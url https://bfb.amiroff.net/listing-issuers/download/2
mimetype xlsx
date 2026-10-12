--- v1 (2026-06-05)
+++ v2 (2026-10-12)
@@ -12,4493 +12,4691 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1481">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1547">
   <si>
     <t>Listinq Tarixi</t>
   </si>
   <si>
     <t>Tiker</t>
   </si>
   <si>
     <t>İSİN kodu</t>
   </si>
   <si>
     <t>Emitentin adı</t>
   </si>
   <si>
     <t>Bazar seqmenti</t>
   </si>
   <si>
     <t>Nominal qiyməti</t>
   </si>
   <si>
     <t>Sayı</t>
   </si>
   <si>
     <t>Son Ticarət Qiyməti</t>
   </si>
   <si>
-    <t>Nominal</t>
+    <t>Nominal Həcm</t>
   </si>
   <si>
     <t>Son Ticarət Tarix</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Həcm</t>
   </si>
   <si>
     <t>Valyuta</t>
   </si>
   <si>
     <t>Sektor</t>
   </si>
   <si>
     <t>Növ</t>
   </si>
   <si>
     <t>Anderrayter</t>
   </si>
   <si>
     <t>Bitmə müddəti</t>
   </si>
   <si>
     <t>Kupon %</t>
   </si>
   <si>
+    <t>27.10.2025</t>
+  </si>
+  <si>
+    <t>AFBBAK01</t>
+  </si>
+  <si>
+    <t>AZ2001008591</t>
+  </si>
+  <si>
+    <t>AFB Bank</t>
+  </si>
+  <si>
+    <t>Standart</t>
+  </si>
+  <si>
+    <t>27.08.2026</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/afb-bank-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>AZN</t>
+  </si>
+  <si>
+    <t>Maliyyə</t>
+  </si>
+  <si>
+    <t>Korporativ</t>
+  </si>
+  <si>
+    <t>Assist Finance</t>
+  </si>
+  <si>
+    <t>27.10.2027</t>
+  </si>
+  <si>
+    <t>01.10.2025</t>
+  </si>
+  <si>
+    <t>EBRD01</t>
+  </si>
+  <si>
+    <t>AZ2001028169</t>
+  </si>
+  <si>
+    <t>Avropa Yenidənqurma və İnkişaf Bankı Dəyişən faizli</t>
+  </si>
+  <si>
+    <t>Əsas</t>
+  </si>
+  <si>
+    <t>23.07.2026</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/avropa-yenidenqurma-ve-inkisaf-banki</t>
+  </si>
+  <si>
+    <t>ABB İnvest</t>
+  </si>
+  <si>
+    <t>01.10.2026</t>
+  </si>
+  <si>
+    <t>24.12.2024</t>
+  </si>
+  <si>
+    <t>ABBND01</t>
+  </si>
+  <si>
+    <t>AZ2002004581</t>
+  </si>
+  <si>
+    <t>ABB ASC</t>
+  </si>
+  <si>
+    <t>12.03.2026</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/azerbaycan-beynelxalq-banki-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>DMŞ</t>
+  </si>
+  <si>
+    <t>24.12.2026</t>
+  </si>
+  <si>
+    <t>19.03.2026</t>
+  </si>
+  <si>
+    <t>ABBND03</t>
+  </si>
+  <si>
+    <t>AZ2003004580</t>
+  </si>
+  <si>
+    <t>04.08.2026</t>
+  </si>
+  <si>
+    <t>19.03.2028</t>
+  </si>
+  <si>
+    <t>ABBND02</t>
+  </si>
+  <si>
+    <t>AZ2004004589</t>
+  </si>
+  <si>
+    <t>09.07.2026</t>
+  </si>
+  <si>
+    <t>19.03.2027</t>
+  </si>
+  <si>
+    <t>13.05.2026</t>
+  </si>
+  <si>
+    <t>ABBND04</t>
+  </si>
+  <si>
+    <t>AZ2006004587</t>
+  </si>
+  <si>
+    <t>19.08.2026</t>
+  </si>
+  <si>
+    <t>13.05.2027</t>
+  </si>
+  <si>
+    <t>ABBND05</t>
+  </si>
+  <si>
+    <t>AZ2005004588</t>
+  </si>
+  <si>
+    <t>14.08.2026</t>
+  </si>
+  <si>
+    <t>13.05.2028</t>
+  </si>
+  <si>
+    <t>18.06.2026</t>
+  </si>
+  <si>
+    <t>ABBND06</t>
+  </si>
+  <si>
+    <t>AZ2008004585</t>
+  </si>
+  <si>
+    <t>20.08.2026</t>
+  </si>
+  <si>
+    <t>18.06.2027</t>
+  </si>
+  <si>
+    <t>ABBND07</t>
+  </si>
+  <si>
+    <t>AZ2007004586</t>
+  </si>
+  <si>
+    <t>28.08.2026</t>
+  </si>
+  <si>
+    <t>18.07.2028</t>
+  </si>
+  <si>
+    <t>ABBND08</t>
+  </si>
+  <si>
+    <t>AZ2009004584</t>
+  </si>
+  <si>
+    <t>01.09.2026</t>
+  </si>
+  <si>
+    <t>07.07.2028</t>
+  </si>
+  <si>
+    <t>30.12.2025</t>
+  </si>
+  <si>
+    <t>AZDY01</t>
+  </si>
+  <si>
+    <t>AZ2001009268</t>
+  </si>
+  <si>
+    <t>Azərbaycan Dəmir Yolları</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/azerbaycan-demir-yollari-qapali-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>Qeyri-Maliyyə</t>
+  </si>
+  <si>
+    <t>30.12.2030</t>
+  </si>
+  <si>
+    <t>03.03.2023</t>
+  </si>
+  <si>
+    <t>ASCO01</t>
+  </si>
+  <si>
+    <t>AZ2001019341</t>
+  </si>
+  <si>
+    <t>Azərbaycan Xəzər Dəniz Gəmiçiliyi QSC</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/azerbaycan-xezer-deniz-gemiciliyi-qapali-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>PAŞA Kapital</t>
+  </si>
+  <si>
+    <t>03.03.2028</t>
+  </si>
+  <si>
+    <t>23.02.2024</t>
+  </si>
+  <si>
+    <t>ASCO02</t>
+  </si>
+  <si>
+    <t>AZ2002019340</t>
+  </si>
+  <si>
+    <t>23.02.2029</t>
+  </si>
+  <si>
+    <t>29.01.2024</t>
+  </si>
+  <si>
+    <t>AZGLD03</t>
+  </si>
+  <si>
+    <t>AZ2003019877</t>
+  </si>
+  <si>
+    <t>AzərGold QSC</t>
+  </si>
+  <si>
+    <t>31.07.2026</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/azergold-qapali-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>29.01.2027</t>
+  </si>
+  <si>
+    <t>08.06.2026</t>
+  </si>
+  <si>
+    <t>AZMGR01</t>
+  </si>
+  <si>
+    <t>AZ2002027301</t>
+  </si>
+  <si>
+    <t>AZƏRMAŞ GROUP MMC</t>
+  </si>
+  <si>
+    <t>21.08.2026</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/azermas-group-mmc</t>
+  </si>
+  <si>
+    <t>Troni</t>
+  </si>
+  <si>
+    <t>01.06.2028</t>
+  </si>
+  <si>
+    <t>23.09.2025</t>
+  </si>
+  <si>
+    <t>BOBAK01</t>
+  </si>
+  <si>
+    <t>AZ2010005364</t>
+  </si>
+  <si>
+    <t>Bank of Baku ASC</t>
+  </si>
+  <si>
+    <t>07.08.2026</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/bank-of-baku-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>23.03.2027</t>
+  </si>
+  <si>
+    <t>13.03.2025</t>
+  </si>
+  <si>
+    <t>RSPBK05</t>
+  </si>
+  <si>
+    <t>AZ2007002887</t>
+  </si>
+  <si>
+    <t>Bank Respublika ASC</t>
+  </si>
+  <si>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/bank-respublika-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>13.03.2033</t>
+  </si>
+  <si>
+    <t>16.04.2026</t>
+  </si>
+  <si>
+    <t>BQASC01</t>
+  </si>
+  <si>
+    <t>AZ2007020939</t>
+  </si>
+  <si>
+    <t>BQ ASC</t>
+  </si>
+  <si>
+    <t>30.04.2026</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/bq-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>İnvest-Az</t>
+  </si>
+  <si>
+    <t>18.02.2033</t>
+  </si>
+  <si>
+    <t>11.09.2025</t>
+  </si>
+  <si>
+    <t>BRKRT01</t>
+  </si>
+  <si>
+    <t>AZ2001027732</t>
+  </si>
+  <si>
+    <t>BİRKREDIT BOKT MMC</t>
+  </si>
+  <si>
+    <t>29.04.2026</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/bir-kredit-bokt-mehdud-mesuliyyetli-cemiyyet</t>
+  </si>
+  <si>
+    <t>11.09.2026</t>
+  </si>
+  <si>
+    <t>09.01.2026</t>
+  </si>
+  <si>
+    <t>BRKRT02</t>
+  </si>
+  <si>
+    <t>AZ2002027731</t>
+  </si>
+  <si>
+    <t>29.01.2026</t>
+  </si>
+  <si>
+    <t>09.01.2027</t>
+  </si>
+  <si>
+    <t>15.05.2024</t>
+  </si>
+  <si>
+    <t>EFEKT01</t>
+  </si>
+  <si>
+    <t>AZ2001025785</t>
+  </si>
+  <si>
+    <t>Effektinvest BOKT MMC</t>
+  </si>
+  <si>
+    <t>09.07.2025</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/bank-olmayan-kredit-teskilati-effektinvest-mmc</t>
+  </si>
+  <si>
+    <t>01.05.2029</t>
+  </si>
+  <si>
+    <t>29.05.2024</t>
+  </si>
+  <si>
+    <t>EKLZQ01</t>
+  </si>
+  <si>
+    <t>AZ2008019500</t>
+  </si>
+  <si>
+    <t>Ekolizinq MMC</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/ekolizinq-mehdud-mesuliyyetli-cemiyyeti</t>
+  </si>
+  <si>
+    <t>02.05.2027</t>
+  </si>
+  <si>
+    <t>30.07.2026</t>
+  </si>
+  <si>
+    <t>EMBAF14</t>
+  </si>
+  <si>
+    <t>AZ2016020607</t>
+  </si>
+  <si>
+    <t>Embafinans BOKT</t>
+  </si>
+  <si>
+    <t>18.08.2026</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/en/issuer/finca-azerbaijan-non-bank-credit-institution-limited-liability-company</t>
+  </si>
+  <si>
+    <t>Unicapital</t>
+  </si>
+  <si>
+    <t>30.07.2027</t>
+  </si>
+  <si>
+    <t>EMBAF15</t>
+  </si>
+  <si>
+    <t>AZ2017020606</t>
+  </si>
+  <si>
+    <t>02.09.2026</t>
+  </si>
+  <si>
+    <t>19.08.2027</t>
+  </si>
+  <si>
+    <t>18.02.2026</t>
+  </si>
+  <si>
+    <t>FERRUM05</t>
+  </si>
+  <si>
+    <t>AZ2022022282</t>
+  </si>
+  <si>
+    <t>Ferrum Kapital QSC</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/ferrum-kapital-qapali-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>18.02.2027</t>
+  </si>
+  <si>
+    <t>21.05.2026</t>
+  </si>
+  <si>
+    <t>FERRUM06</t>
+  </si>
+  <si>
+    <t>AZ2023022281</t>
+  </si>
+  <si>
+    <t>24.06.2026</t>
+  </si>
+  <si>
+    <t>21.05.2027</t>
+  </si>
+  <si>
+    <t>FERRUM07</t>
+  </si>
+  <si>
+    <t>AZ2024022280</t>
+  </si>
+  <si>
+    <t>24.08.2026</t>
+  </si>
+  <si>
+    <t>03.08.2027</t>
+  </si>
+  <si>
+    <t>29.10.2024</t>
+  </si>
+  <si>
+    <t>FINKR02</t>
+  </si>
+  <si>
+    <t>AZ2004023555</t>
+  </si>
+  <si>
+    <t>Finans Kredit BOKT MMC</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/bank-olmayan-kredit-teskilati-finans-kredit-mehdud-mesuliyyetli-cemiyyeti</t>
+  </si>
+  <si>
+    <t>CPM-İnvest</t>
+  </si>
+  <si>
+    <t>28.10.2026</t>
+  </si>
+  <si>
+    <t>21.05.2025</t>
+  </si>
+  <si>
+    <t>FINCA06</t>
+  </si>
+  <si>
+    <t>AZ2007019204</t>
+  </si>
+  <si>
+    <t>Finca Azərbaycan QBKT MMC</t>
+  </si>
+  <si>
+    <t>05.01.2026</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/finca-azerbaycan-mehdud-mesuliyyetli-qeyri-bank-kredit-teskilati</t>
+  </si>
+  <si>
+    <t>21.11.2026</t>
+  </si>
+  <si>
+    <t>23.06.2025</t>
+  </si>
+  <si>
+    <t>FINCA07</t>
+  </si>
+  <si>
+    <t>AZ2008019203</t>
+  </si>
+  <si>
+    <t>05.08.2026</t>
+  </si>
+  <si>
+    <t>23.12.2026</t>
+  </si>
+  <si>
+    <t>12.08.2025</t>
+  </si>
+  <si>
+    <t>FINCA08</t>
+  </si>
+  <si>
+    <t>AZ2009019202</t>
+  </si>
+  <si>
+    <t>17.08.2026</t>
+  </si>
+  <si>
+    <t>12.02.2027</t>
+  </si>
+  <si>
+    <t>10.10.2025</t>
+  </si>
+  <si>
+    <t>FINCA09</t>
+  </si>
+  <si>
+    <t>AZ2010019209</t>
+  </si>
+  <si>
+    <t>23.12.2025</t>
+  </si>
+  <si>
+    <t>10.10.2027</t>
+  </si>
+  <si>
+    <t>18.12.2025</t>
+  </si>
+  <si>
+    <t>FINCA10</t>
+  </si>
+  <si>
+    <t>AZ2012019207</t>
+  </si>
+  <si>
+    <t>09.12.2027</t>
+  </si>
+  <si>
+    <t>FINCA11</t>
+  </si>
+  <si>
+    <t>AZ2013019206</t>
+  </si>
+  <si>
+    <t>08.04.2026</t>
+  </si>
+  <si>
+    <t>29.01.2028</t>
+  </si>
+  <si>
+    <t>10.02.2026</t>
+  </si>
+  <si>
+    <t>FINCA12</t>
+  </si>
+  <si>
+    <t>AZ2011019208</t>
+  </si>
+  <si>
+    <t>01.05.2026</t>
+  </si>
+  <si>
+    <t>10.02.2028</t>
+  </si>
+  <si>
+    <t>12.02.2026</t>
+  </si>
+  <si>
+    <t>FINCA13</t>
+  </si>
+  <si>
+    <t>AZ2014019205</t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>12.02.2028</t>
+  </si>
+  <si>
+    <t>03.07.2026</t>
+  </si>
+  <si>
+    <t>FINCA14</t>
+  </si>
+  <si>
+    <t>AZ2015019204</t>
+  </si>
+  <si>
+    <t>03.07.2028</t>
+  </si>
+  <si>
+    <t>05.02.2026</t>
+  </si>
+  <si>
+    <t>FNC01</t>
+  </si>
+  <si>
+    <t>AZ2001024242</t>
+  </si>
+  <si>
+    <t>FNC BOKT QSC</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/fnc-bokt-qapali-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>26.09.2030</t>
+  </si>
+  <si>
+    <t>05.05.2023</t>
+  </si>
+  <si>
+    <t>GLASC02</t>
+  </si>
+  <si>
+    <t>AZ2009020283</t>
+  </si>
+  <si>
+    <t>GL ASC</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/gl-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>CFI FINANCIAL</t>
+  </si>
+  <si>
+    <t>05.05.2028</t>
+  </si>
+  <si>
+    <t>13.07.2023</t>
+  </si>
+  <si>
+    <t>GLASC03</t>
+  </si>
+  <si>
+    <t>AZ2010020280</t>
+  </si>
+  <si>
+    <t>13.07.2028</t>
+  </si>
+  <si>
+    <t>10.10.2023</t>
+  </si>
+  <si>
+    <t>GLASC04</t>
+  </si>
+  <si>
+    <t>AZ2013020287</t>
+  </si>
+  <si>
+    <t>04.10.2028</t>
+  </si>
+  <si>
+    <t>25.10.2023</t>
+  </si>
+  <si>
+    <t>GLASC05</t>
+  </si>
+  <si>
+    <t>AZ2012020288</t>
+  </si>
+  <si>
+    <t>03.11.2023</t>
+  </si>
+  <si>
+    <t>GLASC06</t>
+  </si>
+  <si>
+    <t>AZ2011020289</t>
+  </si>
+  <si>
+    <t>07.11.2023</t>
+  </si>
+  <si>
+    <t>GLASC07</t>
+  </si>
+  <si>
+    <t>AZ2016020284</t>
+  </si>
+  <si>
+    <t>02.11.2028</t>
+  </si>
+  <si>
+    <t>GLASC08</t>
+  </si>
+  <si>
+    <t>AZ2015020285</t>
+  </si>
+  <si>
+    <t>GLASC09</t>
+  </si>
+  <si>
+    <t>AZ2014020286</t>
+  </si>
+  <si>
+    <t>11.03.2024</t>
+  </si>
+  <si>
+    <t>GLASC10</t>
+  </si>
+  <si>
+    <t>AZ2017020283</t>
+  </si>
+  <si>
+    <t>27.02.2029</t>
+  </si>
+  <si>
+    <t>29.04.2024</t>
+  </si>
+  <si>
+    <t>GLASC11</t>
+  </si>
+  <si>
+    <t>AZ2018020282</t>
+  </si>
+  <si>
+    <t>27.03.2029</t>
+  </si>
+  <si>
+    <t>14.05.2024</t>
+  </si>
+  <si>
+    <t>GLASC12</t>
+  </si>
+  <si>
+    <t>AZ2019020281</t>
+  </si>
+  <si>
+    <t>22.04.2029</t>
+  </si>
+  <si>
+    <t>GLASC13</t>
+  </si>
+  <si>
+    <t>AZ2020020288</t>
+  </si>
+  <si>
+    <t>20.05.2024</t>
+  </si>
+  <si>
+    <t>GLASC14</t>
+  </si>
+  <si>
+    <t>AZ2021020287</t>
+  </si>
+  <si>
+    <t>23.04.2029</t>
+  </si>
+  <si>
+    <t>23.05.2024</t>
+  </si>
+  <si>
+    <t>GLASC15</t>
+  </si>
+  <si>
+    <t>AZ2023020285</t>
+  </si>
+  <si>
+    <t>24.06.2024</t>
+  </si>
+  <si>
+    <t>GLASC16</t>
+  </si>
+  <si>
+    <t>AZ2022020286</t>
+  </si>
+  <si>
+    <t>29.07.2024</t>
+  </si>
+  <si>
+    <t>GLASC17</t>
+  </si>
+  <si>
+    <t>AZ2024020284</t>
+  </si>
+  <si>
+    <t>24.07.2029</t>
+  </si>
+  <si>
+    <t>GLASC18</t>
+  </si>
+  <si>
+    <t>AZ2025020283</t>
+  </si>
+  <si>
+    <t>GLASC19</t>
+  </si>
+  <si>
+    <t>AZ2026020282</t>
+  </si>
+  <si>
+    <t>GLASC20</t>
+  </si>
+  <si>
+    <t>AZ2027020281</t>
+  </si>
+  <si>
+    <t>14.08.2024</t>
+  </si>
+  <si>
+    <t>GLASC21</t>
+  </si>
+  <si>
+    <t>AZ2028020280</t>
+  </si>
+  <si>
+    <t>09.08.2029</t>
+  </si>
+  <si>
+    <t>26.08.2024</t>
+  </si>
+  <si>
+    <t>GLASC22</t>
+  </si>
+  <si>
+    <t>AZ2029020289</t>
+  </si>
+  <si>
+    <t>20.08.2029</t>
+  </si>
+  <si>
+    <t>GLASC23</t>
+  </si>
+  <si>
+    <t>AZ2030020286</t>
+  </si>
+  <si>
+    <t>30.08.2024</t>
+  </si>
+  <si>
+    <t>GLASC24</t>
+  </si>
+  <si>
+    <t>AZ2031020285</t>
+  </si>
+  <si>
+    <t>27.08.2029</t>
+  </si>
+  <si>
+    <t>06.09.2024</t>
+  </si>
+  <si>
+    <t>GLASC25</t>
+  </si>
+  <si>
+    <t>AZ2032020284</t>
+  </si>
+  <si>
+    <t>12.09.2024</t>
+  </si>
+  <si>
+    <t>GLASC26</t>
+  </si>
+  <si>
+    <t>AZ2033020283</t>
+  </si>
+  <si>
+    <t>19.09.2024</t>
+  </si>
+  <si>
+    <t>GLASC27</t>
+  </si>
+  <si>
+    <t>AZ2034020282</t>
+  </si>
+  <si>
+    <t>17.09.2029</t>
+  </si>
+  <si>
+    <t>02.10.2024</t>
+  </si>
+  <si>
+    <t>GLASC28</t>
+  </si>
+  <si>
+    <t>AZ2035020281</t>
+  </si>
+  <si>
+    <t>21.07.2025</t>
+  </si>
+  <si>
+    <t>26.09.2029</t>
+  </si>
+  <si>
+    <t>22.10.2025</t>
+  </si>
+  <si>
+    <t>GLASC29</t>
+  </si>
+  <si>
+    <t>AZ2037020289</t>
+  </si>
+  <si>
+    <t>08.10.2032</t>
+  </si>
+  <si>
+    <t>18.11.2025</t>
+  </si>
+  <si>
+    <t>GLASC30</t>
+  </si>
+  <si>
+    <t>AZ2038020288</t>
+  </si>
+  <si>
+    <t>31.10.2032</t>
+  </si>
+  <si>
+    <t>05.12.2025</t>
+  </si>
+  <si>
+    <t>GLASC31</t>
+  </si>
+  <si>
+    <t>AZ2039020287</t>
+  </si>
+  <si>
+    <t>26.11.2032</t>
+  </si>
+  <si>
+    <t>15.05.2026</t>
+  </si>
+  <si>
+    <t>GLASC32</t>
+  </si>
+  <si>
+    <t>AZ2041020283</t>
+  </si>
+  <si>
+    <t>01.07.2026</t>
+  </si>
+  <si>
+    <t>07.05.2033</t>
+  </si>
+  <si>
+    <t>22.05.2026</t>
+  </si>
+  <si>
+    <t>GLASC33</t>
+  </si>
+  <si>
+    <t>AZ2040020284</t>
+  </si>
+  <si>
+    <t>06.07.2026</t>
+  </si>
+  <si>
+    <t>04.05.2033</t>
+  </si>
+  <si>
+    <t>GLASC34</t>
+  </si>
+  <si>
+    <t>AZ2042020282</t>
+  </si>
+  <si>
+    <t>14.07.2033</t>
+  </si>
+  <si>
+    <t>GLASC35</t>
+  </si>
+  <si>
+    <t>AZ2043020281</t>
+  </si>
+  <si>
+    <t>04.08.2033</t>
+  </si>
+  <si>
+    <t>21.11.2025</t>
+  </si>
+  <si>
+    <t>IDEAL01</t>
+  </si>
+  <si>
+    <t>AZ2001019978</t>
+  </si>
+  <si>
+    <t>İdeal Kredit MMC</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/bank-olmayan-kredit-teskilati-ideal-kredit-mehdud-mesuliyyetli-cemiyyeti</t>
+  </si>
+  <si>
+    <t>25.08.2030</t>
+  </si>
+  <si>
+    <t>30.11.2023</t>
+  </si>
+  <si>
+    <t>INTER05</t>
+  </si>
+  <si>
+    <t>AZ2006021029</t>
+  </si>
+  <si>
+    <t>İnternational BOKT ASC</t>
+  </si>
+  <si>
+    <t>28.08.2025</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/bank-olmayan-kredit-teskilati-international-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>30.11.2028</t>
+  </si>
+  <si>
+    <t>30.12.2023</t>
+  </si>
+  <si>
+    <t>INTER06</t>
+  </si>
+  <si>
+    <t>AZ2008021027</t>
+  </si>
+  <si>
+    <t>19.06.2025</t>
+  </si>
+  <si>
+    <t>30.12.2028</t>
+  </si>
+  <si>
+    <t>08.02.2024</t>
+  </si>
+  <si>
+    <t>INTER09</t>
+  </si>
+  <si>
+    <t>AZ2012021021</t>
+  </si>
+  <si>
+    <t>08.02.2029</t>
+  </si>
+  <si>
+    <t>19.02.2024</t>
+  </si>
+  <si>
+    <t>INTER10</t>
+  </si>
+  <si>
+    <t>AZ2011021022</t>
+  </si>
+  <si>
+    <t>22.02.2024</t>
+  </si>
+  <si>
+    <t>19.02.2029</t>
+  </si>
+  <si>
+    <t>07.11.2024</t>
+  </si>
+  <si>
+    <t>INTER11</t>
+  </si>
+  <si>
+    <t>AZ2020021021</t>
+  </si>
+  <si>
+    <t>10.03.2026</t>
+  </si>
+  <si>
+    <t>07.11.2026</t>
+  </si>
+  <si>
+    <t>INTER12</t>
+  </si>
+  <si>
+    <t>AZ2018021025</t>
+  </si>
+  <si>
+    <t>05.03.2025</t>
+  </si>
+  <si>
+    <t>18.11.2024</t>
+  </si>
+  <si>
+    <t>INTER13</t>
+  </si>
+  <si>
+    <t>AZ2019021024</t>
+  </si>
+  <si>
+    <t>18.11.2026</t>
+  </si>
+  <si>
+    <t>INTER14</t>
+  </si>
+  <si>
+    <t>AZ2017021026</t>
+  </si>
+  <si>
+    <t>INTER15</t>
+  </si>
+  <si>
+    <t>AZ2016021027</t>
+  </si>
+  <si>
+    <t>29.11.2024</t>
+  </si>
+  <si>
+    <t>INTER16</t>
+  </si>
+  <si>
+    <t>AZ2015021028</t>
+  </si>
+  <si>
+    <t>17.07.2025</t>
+  </si>
+  <si>
+    <t>29.11.2026</t>
+  </si>
+  <si>
+    <t>10.12.2024</t>
+  </si>
+  <si>
+    <t>INTER17</t>
+  </si>
+  <si>
+    <t>AZ2014021029</t>
+  </si>
+  <si>
+    <t>10.12.2026</t>
+  </si>
+  <si>
+    <t>13.12.2024</t>
+  </si>
+  <si>
+    <t>INTER18</t>
+  </si>
+  <si>
+    <t>AZ2013021020</t>
+  </si>
+  <si>
+    <t>13.12.2026</t>
+  </si>
+  <si>
+    <t>23.01.2025</t>
+  </si>
+  <si>
+    <t>INTER19</t>
+  </si>
+  <si>
+    <t>AZ2022021029</t>
+  </si>
+  <si>
+    <t>22.04.2026</t>
+  </si>
+  <si>
+    <t>23.01.2027</t>
+  </si>
+  <si>
+    <t>INTER20</t>
+  </si>
+  <si>
+    <t>AZ2023021028</t>
+  </si>
+  <si>
+    <t>INTER21</t>
+  </si>
+  <si>
+    <t>AZ2021021020</t>
+  </si>
+  <si>
+    <t>INTER22</t>
+  </si>
+  <si>
+    <t>AZ2024021027</t>
+  </si>
+  <si>
+    <t>01.05.2025</t>
+  </si>
+  <si>
+    <t>INTER28</t>
+  </si>
+  <si>
+    <t>AZ2026021025</t>
+  </si>
+  <si>
+    <t>22.12.2025</t>
+  </si>
+  <si>
+    <t>01.05.2027</t>
+  </si>
+  <si>
+    <t>20.05.2025</t>
+  </si>
+  <si>
+    <t>INTER29</t>
+  </si>
+  <si>
+    <t>AZ2027021024</t>
+  </si>
+  <si>
+    <t>20.05.2027</t>
+  </si>
+  <si>
+    <t>10.07.2025</t>
+  </si>
+  <si>
+    <t>INTER30</t>
+  </si>
+  <si>
+    <t>AZ2033021026</t>
+  </si>
+  <si>
+    <t>10.06.2026</t>
+  </si>
+  <si>
+    <t>10.07.2027</t>
+  </si>
+  <si>
+    <t>19.08.2025</t>
+  </si>
+  <si>
+    <t>INTER31</t>
+  </si>
+  <si>
+    <t>AZ2036021023</t>
+  </si>
+  <si>
+    <t>19.08.2028</t>
+  </si>
+  <si>
+    <t>20.08.2025</t>
+  </si>
+  <si>
+    <t>INTER32</t>
+  </si>
+  <si>
+    <t>AZ2035021024</t>
+  </si>
+  <si>
+    <t>16.03.2026</t>
+  </si>
+  <si>
+    <t>20.08.2028</t>
+  </si>
+  <si>
+    <t>INTER33</t>
+  </si>
+  <si>
+    <t>AZ2037021022</t>
+  </si>
+  <si>
+    <t>13.08.2026</t>
+  </si>
+  <si>
+    <t>28.08.2028</t>
+  </si>
+  <si>
+    <t>INTER34</t>
+  </si>
+  <si>
+    <t>AZ2038021021</t>
+  </si>
+  <si>
+    <t>12.12.2025</t>
+  </si>
+  <si>
+    <t>03.10.2025</t>
+  </si>
+  <si>
+    <t>INTER35</t>
+  </si>
+  <si>
+    <t>AZ2039021020</t>
+  </si>
+  <si>
+    <t>03.10.2028</t>
+  </si>
+  <si>
+    <t>20.11.2025</t>
+  </si>
+  <si>
+    <t>INTER36</t>
+  </si>
+  <si>
+    <t>AZ2041021026</t>
+  </si>
+  <si>
+    <t>20.11.2028</t>
+  </si>
+  <si>
+    <t>INTER37</t>
+  </si>
+  <si>
+    <t>AZ2040021027</t>
+  </si>
+  <si>
+    <t>09.06.2026</t>
+  </si>
+  <si>
+    <t>23.12.2028</t>
+  </si>
+  <si>
+    <t>14.01.2026</t>
+  </si>
+  <si>
+    <t>INTER38</t>
+  </si>
+  <si>
+    <t>AZ2034021025</t>
+  </si>
+  <si>
+    <t>25.06.2026</t>
+  </si>
+  <si>
+    <t>14.01.2028</t>
+  </si>
+  <si>
+    <t>22.01.2026</t>
+  </si>
+  <si>
+    <t>INTER39</t>
+  </si>
+  <si>
+    <t>AZ2042021025</t>
+  </si>
+  <si>
+    <t>26.08.2026</t>
+  </si>
+  <si>
+    <t>22.01.2029</t>
+  </si>
+  <si>
+    <t>18.03.2026</t>
+  </si>
+  <si>
+    <t>INTER41</t>
+  </si>
+  <si>
+    <t>AZ2044021023</t>
+  </si>
+  <si>
+    <t>18.03.2029</t>
+  </si>
+  <si>
+    <t>INTER42</t>
+  </si>
+  <si>
+    <t>AZ2045021022</t>
+  </si>
+  <si>
+    <t>06.05.2026</t>
+  </si>
+  <si>
+    <t>INTER43</t>
+  </si>
+  <si>
+    <t>AZ2046021021</t>
+  </si>
+  <si>
+    <t>06.05.2029</t>
+  </si>
+  <si>
+    <t>INTER44</t>
+  </si>
+  <si>
+    <t>AZ2047021020</t>
+  </si>
+  <si>
+    <t>13.05.2029</t>
+  </si>
+  <si>
+    <t>13.07.2026</t>
+  </si>
+  <si>
+    <t>INTER45</t>
+  </si>
+  <si>
+    <t>AZ2049021028</t>
+  </si>
+  <si>
+    <t>03.08.2026</t>
+  </si>
+  <si>
+    <t>13.07.2029</t>
+  </si>
+  <si>
+    <t>INTER46</t>
+  </si>
+  <si>
+    <t>AZ2048021029</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
+  </si>
+  <si>
+    <t>INTER47</t>
+  </si>
+  <si>
+    <t>AZ2051021023</t>
+  </si>
+  <si>
+    <t>14.07.2029</t>
+  </si>
+  <si>
+    <t>17.07.2026</t>
+  </si>
+  <si>
+    <t>INTER48</t>
+  </si>
+  <si>
+    <t>AZ2050021024</t>
+  </si>
+  <si>
+    <t>17.07.2029</t>
+  </si>
+  <si>
+    <t>06.08.2026</t>
+  </si>
+  <si>
+    <t>INTER49</t>
+  </si>
+  <si>
+    <t>AZ2052021022</t>
+  </si>
+  <si>
+    <t>06.07.2028</t>
+  </si>
+  <si>
+    <t>INTER50</t>
+  </si>
+  <si>
+    <t>AZ2056021028</t>
+  </si>
+  <si>
+    <t>21.07.2028</t>
+  </si>
+  <si>
+    <t>31.08.2026</t>
+  </si>
+  <si>
+    <t>INTER51</t>
+  </si>
+  <si>
+    <t>AZ2057021027</t>
+  </si>
+  <si>
+    <t>22.05.2025</t>
+  </si>
+  <si>
+    <t>INTELE01</t>
+  </si>
+  <si>
+    <t>AZ2001023236</t>
+  </si>
+  <si>
+    <t>International Leasing ASC</t>
+  </si>
+  <si>
+    <t>09.02.2026</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/international-leasing-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>Capital Partners</t>
+  </si>
+  <si>
+    <t>22.05.2027</t>
+  </si>
+  <si>
+    <t>INTELE02</t>
+  </si>
+  <si>
+    <t>AZ2002023235</t>
+  </si>
+  <si>
+    <t>13.11.2025</t>
+  </si>
+  <si>
+    <t>23.04.2021</t>
+  </si>
+  <si>
+    <t>AIF01</t>
+  </si>
+  <si>
+    <t>AZ2051008681</t>
+  </si>
+  <si>
+    <t>İKZF</t>
+  </si>
+  <si>
+    <t>16.08.2024</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/azerbaycan-respublikasinin-ipoteka-ve-kredit-zemanet-fondu</t>
+  </si>
+  <si>
+    <t>İpoteka</t>
+  </si>
+  <si>
+    <t>11.11.2043</t>
+  </si>
+  <si>
+    <t>24.04.2025</t>
+  </si>
+  <si>
+    <t>AIF100</t>
+  </si>
+  <si>
+    <t>AZ2099008685</t>
+  </si>
+  <si>
+    <t>14.05.2025</t>
+  </si>
+  <si>
+    <t>09.01.2045</t>
+  </si>
+  <si>
+    <t>15.05.2025</t>
+  </si>
+  <si>
+    <t>AIF101</t>
+  </si>
+  <si>
+    <t>AZ2100008682</t>
+  </si>
+  <si>
+    <t>20.01.2047</t>
+  </si>
+  <si>
+    <t>01.07.2025</t>
+  </si>
+  <si>
+    <t>AIF102</t>
+  </si>
+  <si>
+    <t>AZ2101008681</t>
+  </si>
+  <si>
+    <t>02.07.2025</t>
+  </si>
+  <si>
+    <t>30.01.2017</t>
+  </si>
+  <si>
+    <t>AIF10</t>
+  </si>
+  <si>
+    <t>AZ2010008681</t>
+  </si>
+  <si>
+    <t>06.12.2026</t>
+  </si>
+  <si>
+    <t>18.08.2025</t>
+  </si>
+  <si>
+    <t>AIF103</t>
+  </si>
+  <si>
+    <t>AZ2102008680</t>
+  </si>
+  <si>
+    <t>02.09.2025</t>
+  </si>
+  <si>
+    <t>AIF104</t>
+  </si>
+  <si>
+    <t>AZ2105008687</t>
+  </si>
+  <si>
+    <t>03.09.2025</t>
+  </si>
+  <si>
+    <t>20.05.2045</t>
+  </si>
+  <si>
+    <t>10.09.2025</t>
+  </si>
+  <si>
+    <t>AIF105</t>
+  </si>
+  <si>
+    <t>AZ2106008686</t>
+  </si>
+  <si>
+    <t>28.05.2045</t>
+  </si>
+  <si>
+    <t>15.09.2025</t>
+  </si>
+  <si>
+    <t>AIF106</t>
+  </si>
+  <si>
+    <t>AZ2107008685</t>
+  </si>
+  <si>
+    <t>16.09.2025</t>
+  </si>
+  <si>
+    <t>02.06.2045</t>
+  </si>
+  <si>
+    <t>02.12.2025</t>
+  </si>
+  <si>
+    <t>AIF107</t>
+  </si>
+  <si>
+    <t>AZ2103008689</t>
+  </si>
+  <si>
+    <t>03.12.2025</t>
+  </si>
+  <si>
+    <t>19.08.2045</t>
+  </si>
+  <si>
+    <t>AIF108</t>
+  </si>
+  <si>
+    <t>AZ2104008688</t>
+  </si>
+  <si>
+    <t>30.08.2046</t>
+  </si>
+  <si>
+    <t>06.02.2026</t>
+  </si>
+  <si>
+    <t>AIF109</t>
+  </si>
+  <si>
+    <t>AZ2109008683</t>
+  </si>
+  <si>
+    <t>29.07.2026</t>
+  </si>
+  <si>
+    <t>24.10.2045</t>
+  </si>
+  <si>
+    <t>16.02.2026</t>
+  </si>
+  <si>
+    <t>AIF110</t>
+  </si>
+  <si>
+    <t>AZ2108008684</t>
+  </si>
+  <si>
+    <t>03.11.2045</t>
+  </si>
+  <si>
+    <t>01.04.2026</t>
+  </si>
+  <si>
+    <t>AIF111</t>
+  </si>
+  <si>
+    <t>AZ2111008689</t>
+  </si>
+  <si>
+    <t>02.04.2026</t>
+  </si>
+  <si>
+    <t>17.12.2045</t>
+  </si>
+  <si>
+    <t>04.05.2026</t>
+  </si>
+  <si>
+    <t>AIF112</t>
+  </si>
+  <si>
+    <t>AZ2110008680</t>
+  </si>
+  <si>
+    <t>18.05.2026</t>
+  </si>
+  <si>
+    <t>14.01.2047</t>
+  </si>
+  <si>
+    <t>20.02.2017</t>
+  </si>
+  <si>
+    <t>AIF11</t>
+  </si>
+  <si>
+    <t>AZ2011008680</t>
+  </si>
+  <si>
+    <t>AIF113</t>
+  </si>
+  <si>
+    <t>AZ2112008688</t>
+  </si>
+  <si>
+    <t>10.04.2047</t>
+  </si>
+  <si>
+    <t>AIF114</t>
+  </si>
+  <si>
+    <t>AZ2113008687</t>
+  </si>
+  <si>
+    <t>16.04.2046</t>
+  </si>
+  <si>
+    <t>13.03.2017</t>
+  </si>
+  <si>
+    <t>AIF12</t>
+  </si>
+  <si>
+    <t>AZ2012008689</t>
+  </si>
+  <si>
+    <t>07.04.2017</t>
+  </si>
+  <si>
+    <t>AIF13</t>
+  </si>
+  <si>
+    <t>AZ2013008688</t>
+  </si>
+  <si>
+    <t>17.12.2037</t>
+  </si>
+  <si>
+    <t>21.04.2017</t>
+  </si>
+  <si>
+    <t>AIF14</t>
+  </si>
+  <si>
+    <t>AZ2014008687</t>
+  </si>
+  <si>
+    <t>05.05.2017</t>
+  </si>
+  <si>
+    <t>AIF15</t>
+  </si>
+  <si>
+    <t>AZ2015008686</t>
+  </si>
+  <si>
+    <t>26.05.2017</t>
+  </si>
+  <si>
+    <t>AIF16</t>
+  </si>
+  <si>
+    <t>AZ2016008685</t>
+  </si>
+  <si>
+    <t>09.06.2017</t>
+  </si>
+  <si>
+    <t>AIF17</t>
+  </si>
+  <si>
+    <t>AZ2017008684</t>
+  </si>
+  <si>
+    <t>29.06.2017</t>
+  </si>
+  <si>
+    <t>AIF18</t>
+  </si>
+  <si>
+    <t>AZ2018008683</t>
+  </si>
+  <si>
+    <t>24.07.2017</t>
+  </si>
+  <si>
+    <t>AIF19</t>
+  </si>
+  <si>
+    <t>AZ2019008682</t>
+  </si>
+  <si>
+    <t>11.09.2017</t>
+  </si>
+  <si>
+    <t>AIF20</t>
+  </si>
+  <si>
+    <t>AZ2020008689</t>
+  </si>
+  <si>
+    <t>06.06.2035</t>
+  </si>
+  <si>
+    <t>29.09.2017</t>
+  </si>
+  <si>
+    <t>AIF21</t>
+  </si>
+  <si>
+    <t>AZ2021008688</t>
+  </si>
+  <si>
+    <t>25.10.2017</t>
+  </si>
+  <si>
+    <t>AIF22</t>
+  </si>
+  <si>
+    <t>AZ2022008687</t>
+  </si>
+  <si>
+    <t>10.11.2017</t>
+  </si>
+  <si>
+    <t>AIF23</t>
+  </si>
+  <si>
+    <t>AZ2023008686</t>
+  </si>
+  <si>
+    <t>11.12.2017</t>
+  </si>
+  <si>
+    <t>AIF24</t>
+  </si>
+  <si>
+    <t>AZ2024008685</t>
+  </si>
+  <si>
+    <t>09.08.2040</t>
+  </si>
+  <si>
+    <t>02.02.2018</t>
+  </si>
+  <si>
+    <t>AIF25</t>
+  </si>
+  <si>
+    <t>AZ2025008684</t>
+  </si>
+  <si>
+    <t>23.02.2018</t>
+  </si>
+  <si>
+    <t>AIF26</t>
+  </si>
+  <si>
+    <t>AZ2026008683</t>
+  </si>
+  <si>
+    <t>20.04.2018</t>
+  </si>
+  <si>
+    <t>AIF27</t>
+  </si>
+  <si>
+    <t>AZ2027008682</t>
+  </si>
+  <si>
+    <t>İnno Kapital</t>
+  </si>
+  <si>
+    <t>19.12.2040</t>
+  </si>
+  <si>
+    <t>18.05.2018</t>
+  </si>
+  <si>
+    <t>AIF28</t>
+  </si>
+  <si>
+    <t>AZ2028008681</t>
+  </si>
+  <si>
+    <t>08.06.2018</t>
+  </si>
+  <si>
+    <t>AIF29</t>
+  </si>
+  <si>
+    <t>AZ2029008680</t>
+  </si>
+  <si>
+    <t>27.07.2018</t>
+  </si>
+  <si>
+    <t>AIF30</t>
+  </si>
+  <si>
+    <t>AZ2030008687</t>
+  </si>
+  <si>
+    <t>11.09.2018</t>
+  </si>
+  <si>
+    <t>AIF31</t>
+  </si>
+  <si>
+    <t>AZ2031008686</t>
+  </si>
+  <si>
+    <t>29.04.2041</t>
+  </si>
+  <si>
+    <t>11.10.2018</t>
+  </si>
+  <si>
+    <t>AIF32</t>
+  </si>
+  <si>
+    <t>AZ2032008685</t>
+  </si>
+  <si>
+    <t>31.10.2018</t>
+  </si>
+  <si>
+    <t>AIF33</t>
+  </si>
+  <si>
+    <t>AZ2033008684</t>
+  </si>
+  <si>
+    <t>20.12.2018</t>
+  </si>
+  <si>
+    <t>AIF34</t>
+  </si>
+  <si>
+    <t>AZ2034008683</t>
+  </si>
+  <si>
+    <t>14.12.2023</t>
+  </si>
+  <si>
+    <t>31.07.2041</t>
+  </si>
+  <si>
+    <t>10.04.2019</t>
+  </si>
+  <si>
+    <t>AIF35</t>
+  </si>
+  <si>
+    <t>AZ2035008682</t>
+  </si>
+  <si>
+    <t>11.06.2019</t>
+  </si>
+  <si>
+    <t>AIF36</t>
+  </si>
+  <si>
+    <t>AZ2036008681</t>
+  </si>
+  <si>
+    <t>13.03.2020</t>
+  </si>
+  <si>
+    <t>AIF37</t>
+  </si>
+  <si>
+    <t>AZ2037008680</t>
+  </si>
+  <si>
+    <t>23.03.2042</t>
+  </si>
+  <si>
+    <t>11.09.2019</t>
+  </si>
+  <si>
+    <t>AIF38</t>
+  </si>
+  <si>
+    <t>AZ2038008689</t>
+  </si>
+  <si>
+    <t>08.10.2019</t>
+  </si>
+  <si>
+    <t>AIF39</t>
+  </si>
+  <si>
+    <t>AZ2039008688</t>
+  </si>
+  <si>
+    <t>16.03.2020</t>
+  </si>
+  <si>
+    <t>AIF40</t>
+  </si>
+  <si>
+    <t>AZ2040008685</t>
+  </si>
+  <si>
+    <t>26.12.2019</t>
+  </si>
+  <si>
+    <t>AIF41</t>
+  </si>
+  <si>
+    <t>AZ2041008684</t>
+  </si>
+  <si>
+    <t>06.04.2020</t>
+  </si>
+  <si>
+    <t>AIF42</t>
+  </si>
+  <si>
+    <t>AZ2042008683</t>
+  </si>
+  <si>
+    <t>27.11.2038</t>
+  </si>
+  <si>
+    <t>24.04.2020</t>
+  </si>
+  <si>
+    <t>AIF43</t>
+  </si>
+  <si>
+    <t>AZ2043008682</t>
+  </si>
+  <si>
+    <t>11.06.2020</t>
+  </si>
+  <si>
+    <t>AIF44</t>
+  </si>
+  <si>
+    <t>AZ2044008681</t>
+  </si>
+  <si>
+    <t>09.07.2020</t>
+  </si>
+  <si>
+    <t>AIF45</t>
+  </si>
+  <si>
+    <t>AZ2045008680</t>
+  </si>
+  <si>
+    <t>27.08.2020</t>
+  </si>
+  <si>
+    <t>AIF46</t>
+  </si>
+  <si>
+    <t>AZ2046008689</t>
+  </si>
+  <si>
+    <t>18.09.2025</t>
+  </si>
+  <si>
+    <t>06.04.2040</t>
+  </si>
+  <si>
+    <t>01.12.2020</t>
+  </si>
+  <si>
+    <t>AIF48</t>
+  </si>
+  <si>
+    <t>AZ2047008688</t>
+  </si>
+  <si>
+    <t>10.12.2020</t>
+  </si>
+  <si>
+    <t>AIF49</t>
+  </si>
+  <si>
+    <t>AZ2048008687</t>
+  </si>
+  <si>
+    <t>13.11.2020</t>
+  </si>
+  <si>
+    <t>AIF50</t>
+  </si>
+  <si>
+    <t>AZ2049008686</t>
+  </si>
+  <si>
+    <t>08.01.2021</t>
+  </si>
+  <si>
+    <t>AIF51</t>
+  </si>
+  <si>
+    <t>AZ2050008682</t>
+  </si>
+  <si>
+    <t>08.08.2042</t>
+  </si>
+  <si>
+    <t>04.08.2021</t>
+  </si>
+  <si>
+    <t>AIF53</t>
+  </si>
+  <si>
+    <t>AZ2052008680</t>
+  </si>
+  <si>
+    <t>23.10.2023</t>
+  </si>
+  <si>
+    <t>20.01.2048</t>
+  </si>
+  <si>
+    <t>18.08.2022</t>
+  </si>
+  <si>
+    <t>AIF54</t>
+  </si>
+  <si>
+    <t>AZ2053008689</t>
+  </si>
+  <si>
+    <t>27.04.2023</t>
+  </si>
+  <si>
+    <t>05.04.2047</t>
+  </si>
+  <si>
+    <t>17.02.2022</t>
+  </si>
+  <si>
+    <t>AIF55</t>
+  </si>
+  <si>
+    <t>AZ2054008688</t>
+  </si>
+  <si>
+    <t>05.11.2024</t>
+  </si>
+  <si>
+    <t>30.05.2047</t>
+  </si>
+  <si>
+    <t>AIF56</t>
+  </si>
+  <si>
+    <t>AZ2055008687</t>
+  </si>
+  <si>
+    <t>04.12.2025</t>
+  </si>
+  <si>
+    <t>25.07.2048</t>
+  </si>
+  <si>
+    <t>15.03.2022</t>
+  </si>
+  <si>
+    <t>AIF57</t>
+  </si>
+  <si>
+    <t>AZ2056008686</t>
+  </si>
+  <si>
+    <t>14.06.2022</t>
+  </si>
+  <si>
+    <t>AIF58</t>
+  </si>
+  <si>
+    <t>AZ2057008685</t>
+  </si>
+  <si>
+    <t>23.11.2023</t>
+  </si>
+  <si>
+    <t>25.04.2022</t>
+  </si>
+  <si>
+    <t>AIF59</t>
+  </si>
+  <si>
+    <t>AZ2058008684</t>
+  </si>
+  <si>
+    <t>04.12.2043</t>
+  </si>
+  <si>
+    <t>26.05.2022</t>
+  </si>
+  <si>
+    <t>AIF60</t>
+  </si>
+  <si>
+    <t>AZ2059008683</t>
+  </si>
+  <si>
+    <t>14.10.2024</t>
+  </si>
+  <si>
+    <t>04.12.2046</t>
+  </si>
+  <si>
+    <t>30.06.2022</t>
+  </si>
+  <si>
+    <t>AIF61</t>
+  </si>
+  <si>
+    <t>AZ2060008680</t>
+  </si>
+  <si>
+    <t>09.10.2023</t>
+  </si>
+  <si>
+    <t>29.07.2022</t>
+  </si>
+  <si>
+    <t>AIF62</t>
+  </si>
+  <si>
+    <t>AZ2061008689</t>
+  </si>
+  <si>
+    <t>17.03.2042</t>
+  </si>
+  <si>
+    <t>14.09.2022</t>
+  </si>
+  <si>
+    <t>AIF63</t>
+  </si>
+  <si>
+    <t>AZ2062008688</t>
+  </si>
+  <si>
+    <t>10.10.2022</t>
+  </si>
+  <si>
+    <t>AIF64</t>
+  </si>
+  <si>
+    <t>AZ2063008687</t>
+  </si>
+  <si>
+    <t>12.10.2022</t>
+  </si>
+  <si>
+    <t>AIF65</t>
+  </si>
+  <si>
+    <t>AZ2064008686</t>
+  </si>
+  <si>
+    <t>01.11.2022</t>
+  </si>
+  <si>
+    <t>AIF66</t>
+  </si>
+  <si>
+    <t>AZ2065008685</t>
+  </si>
+  <si>
+    <t>05.06.2047</t>
+  </si>
+  <si>
+    <t>30.11.2022</t>
+  </si>
+  <si>
+    <t>AIF67</t>
+  </si>
+  <si>
+    <t>AZ2066008684</t>
+  </si>
+  <si>
+    <t>06.12.2022</t>
+  </si>
+  <si>
+    <t>AIF68</t>
+  </si>
+  <si>
+    <t>AZ2067008683</t>
+  </si>
+  <si>
+    <t>29.12.2022</t>
+  </si>
+  <si>
+    <t>AIF69</t>
+  </si>
+  <si>
+    <t>AZ2068008682</t>
+  </si>
+  <si>
+    <t>09.07.2048</t>
+  </si>
+  <si>
+    <t>AIF70</t>
+  </si>
+  <si>
+    <t>AZ2069008681</t>
+  </si>
+  <si>
+    <t>17.04.2023</t>
+  </si>
+  <si>
+    <t>10.01.2023</t>
+  </si>
+  <si>
+    <t>AIF71</t>
+  </si>
+  <si>
+    <t>AZ2070008688</t>
+  </si>
+  <si>
+    <t>20.09.2023</t>
+  </si>
+  <si>
+    <t>17.08.2047</t>
+  </si>
+  <si>
+    <t>31.03.2023</t>
+  </si>
+  <si>
+    <t>AIF72</t>
+  </si>
+  <si>
+    <t>AZ2071008687</t>
+  </si>
+  <si>
+    <t>14.10.2025</t>
+  </si>
+  <si>
+    <t>19.12.2042</t>
+  </si>
+  <si>
+    <t>AIF73</t>
+  </si>
+  <si>
+    <t>AZ2072008686</t>
+  </si>
+  <si>
+    <t>16.06.2023</t>
+  </si>
+  <si>
+    <t>AIF74</t>
+  </si>
+  <si>
+    <t>AZ2073008685</t>
+  </si>
+  <si>
+    <t>29.02.2024</t>
+  </si>
+  <si>
+    <t>15.02.2046</t>
+  </si>
+  <si>
+    <t>31.07.2023</t>
+  </si>
+  <si>
+    <t>AIF75</t>
+  </si>
+  <si>
+    <t>AZ2074008684</t>
+  </si>
+  <si>
+    <t>10.08.2023</t>
+  </si>
+  <si>
+    <t>17.04.2043</t>
+  </si>
+  <si>
+    <t>25.08.2023</t>
+  </si>
+  <si>
+    <t>AIF76</t>
+  </si>
+  <si>
+    <t>AZ2075008683</t>
+  </si>
+  <si>
+    <t>26.04.2046</t>
+  </si>
+  <si>
+    <t>21.09.2023</t>
+  </si>
+  <si>
+    <t>AIF77</t>
+  </si>
+  <si>
+    <t>AZ2076008682</t>
+  </si>
+  <si>
+    <t>06.10.2023</t>
+  </si>
+  <si>
+    <t>12.05.2048</t>
+  </si>
+  <si>
+    <t>AIF78</t>
+  </si>
+  <si>
+    <t>AZ2077008681</t>
+  </si>
+  <si>
+    <t>26.06.2043</t>
+  </si>
+  <si>
+    <t>20.11.2023</t>
+  </si>
+  <si>
+    <t>AIF79</t>
+  </si>
+  <si>
+    <t>AZ2078008680</t>
+  </si>
+  <si>
+    <t>11.12.2023</t>
+  </si>
+  <si>
+    <t>17.07.2047</t>
+  </si>
+  <si>
+    <t>12.12.2023</t>
+  </si>
+  <si>
+    <t>AIF80</t>
+  </si>
+  <si>
+    <t>AZ2079008689</t>
+  </si>
+  <si>
+    <t>26.01.2024</t>
+  </si>
+  <si>
+    <t>29.08.2043</t>
+  </si>
+  <si>
+    <t>26.12.2023</t>
+  </si>
+  <si>
+    <t>AIF81</t>
+  </si>
+  <si>
+    <t>AZ2080008686</t>
+  </si>
+  <si>
+    <t>25.06.2024</t>
+  </si>
+  <si>
+    <t>01.09.2045</t>
+  </si>
+  <si>
+    <t>AIF82</t>
+  </si>
+  <si>
+    <t>AZ2081008685</t>
+  </si>
+  <si>
+    <t>16.05.2024</t>
+  </si>
+  <si>
+    <t>16.10.2043</t>
+  </si>
+  <si>
+    <t>01.03.2024</t>
+  </si>
+  <si>
+    <t>AIF83</t>
+  </si>
+  <si>
+    <t>AZ2082008684</t>
+  </si>
+  <si>
+    <t>03.04.2024</t>
+  </si>
+  <si>
+    <t>17.11.2043</t>
+  </si>
+  <si>
     <t>14.03.2024</t>
   </si>
   <si>
     <t>AIF84</t>
   </si>
   <si>
     <t>AZ2083008683</t>
   </si>
   <si>
-    <t xml:space="preserve">İpoteka və Kredit Zəmanət Fondu </t>
-[...22 lines deleted...]
-  <si>
     <t>09.11.2047</t>
   </si>
   <si>
-    <t>16.07.2024</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Maliyyə Nazirliyi </t>
+    <t>04.04.2024</t>
+  </si>
+  <si>
+    <t>AIF85</t>
+  </si>
+  <si>
+    <t>AZ2084008682</t>
+  </si>
+  <si>
+    <t>21.06.2024</t>
+  </si>
+  <si>
+    <t>17.04.2024</t>
+  </si>
+  <si>
+    <t>AIF86</t>
+  </si>
+  <si>
+    <t>AZ2085008681</t>
+  </si>
+  <si>
+    <t>17.05.2024</t>
+  </si>
+  <si>
+    <t>AIF87</t>
+  </si>
+  <si>
+    <t>AZ2086008680</t>
+  </si>
+  <si>
+    <t>17.10.2024</t>
+  </si>
+  <si>
+    <t>02.02.2044</t>
+  </si>
+  <si>
+    <t>AIF88</t>
+  </si>
+  <si>
+    <t>AZ2087008689</t>
+  </si>
+  <si>
+    <t>20.09.2024</t>
+  </si>
+  <si>
+    <t>11.03.2044</t>
+  </si>
+  <si>
+    <t>19.08.2024</t>
+  </si>
+  <si>
+    <t>AIF89</t>
+  </si>
+  <si>
+    <t>AZ2088008688</t>
+  </si>
+  <si>
+    <t>06.05.2044</t>
+  </si>
+  <si>
+    <t>09.09.2024</t>
+  </si>
+  <si>
+    <t>AIF90</t>
+  </si>
+  <si>
+    <t>AZ2089008687</t>
+  </si>
+  <si>
+    <t>22.11.2024</t>
+  </si>
+  <si>
+    <t>01.05.2049</t>
+  </si>
+  <si>
+    <t>23.09.2024</t>
+  </si>
+  <si>
+    <t>AIF91</t>
+  </si>
+  <si>
+    <t>AZ2090008684</t>
+  </si>
+  <si>
+    <t>17.01.2025</t>
+  </si>
+  <si>
+    <t>20.05.2048</t>
+  </si>
+  <si>
+    <t>18.10.2024</t>
+  </si>
+  <si>
+    <t>AIF92</t>
+  </si>
+  <si>
+    <t>AZ2091008683</t>
+  </si>
+  <si>
+    <t>23.04.2025</t>
+  </si>
+  <si>
+    <t>20.06.2047</t>
+  </si>
+  <si>
+    <t>23.11.2024</t>
+  </si>
+  <si>
+    <t>AIF93</t>
+  </si>
+  <si>
+    <t>AZ2092008682</t>
+  </si>
+  <si>
+    <t>19.12.2024</t>
+  </si>
+  <si>
+    <t>20.07.2048</t>
+  </si>
+  <si>
+    <t>20.12.2024</t>
+  </si>
+  <si>
+    <t>AIF94</t>
+  </si>
+  <si>
+    <t>AZ2093008681</t>
+  </si>
+  <si>
+    <t>13.01.2025</t>
+  </si>
+  <si>
+    <t>11.08.2049</t>
+  </si>
+  <si>
+    <t>AIF95</t>
+  </si>
+  <si>
+    <t>AZ2094008680</t>
+  </si>
+  <si>
+    <t>09.09.2048</t>
+  </si>
+  <si>
+    <t>21.01.2025</t>
+  </si>
+  <si>
+    <t>AIF96</t>
+  </si>
+  <si>
+    <t>AZ2095008689</t>
+  </si>
+  <si>
+    <t>14.04.2025</t>
+  </si>
+  <si>
+    <t>08.10.2044</t>
+  </si>
+  <si>
+    <t>19.02.2025</t>
+  </si>
+  <si>
+    <t>AIF97</t>
+  </si>
+  <si>
+    <t>AZ2096008688</t>
+  </si>
+  <si>
+    <t>06.11.2044</t>
+  </si>
+  <si>
+    <t>10.04.2025</t>
+  </si>
+  <si>
+    <t>AIF98</t>
+  </si>
+  <si>
+    <t>AZ2097008687</t>
+  </si>
+  <si>
+    <t>21.12.2045</t>
+  </si>
+  <si>
+    <t>15.04.2025</t>
+  </si>
+  <si>
+    <t>AIF99</t>
+  </si>
+  <si>
+    <t>AZ2098008686</t>
+  </si>
+  <si>
+    <t>KPLBK03</t>
+  </si>
+  <si>
+    <t>AZ2008005152</t>
+  </si>
+  <si>
+    <t>Kapital Bank ASC</t>
+  </si>
+  <si>
+    <t>05.06.2026</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/kapital-bank-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>17.04.2031</t>
+  </si>
+  <si>
+    <t>KPLBK05</t>
+  </si>
+  <si>
+    <t>AZ2010005158</t>
+  </si>
+  <si>
+    <t>24.06.2031</t>
+  </si>
+  <si>
+    <t>08.07.2024</t>
+  </si>
+  <si>
+    <t>KPLBK07</t>
+  </si>
+  <si>
+    <t>AZ2012005156</t>
+  </si>
+  <si>
+    <t>27.04.2026</t>
+  </si>
+  <si>
+    <t>08.07.2031</t>
+  </si>
+  <si>
+    <t>26.09.2024</t>
+  </si>
+  <si>
+    <t>KPLBK08</t>
+  </si>
+  <si>
+    <t>AZ2013005155</t>
+  </si>
+  <si>
+    <t>11.08.2026</t>
+  </si>
+  <si>
+    <t>26.09.2031</t>
+  </si>
+  <si>
+    <t>31.10.2024</t>
+  </si>
+  <si>
+    <t>KPLBK09</t>
+  </si>
+  <si>
+    <t>AZ2014005154</t>
+  </si>
+  <si>
+    <t>06.04.2026</t>
+  </si>
+  <si>
+    <t>31.10.2031</t>
+  </si>
+  <si>
+    <t>24.01.2025</t>
+  </si>
+  <si>
+    <t>KPLBK10</t>
+  </si>
+  <si>
+    <t>AZ2015005153</t>
+  </si>
+  <si>
+    <t>24.01.2032</t>
+  </si>
+  <si>
+    <t>KPLBK13</t>
+  </si>
+  <si>
+    <t>AZ2018005150</t>
+  </si>
+  <si>
+    <t>05.08.2027</t>
+  </si>
+  <si>
+    <t>27.05.2024</t>
+  </si>
+  <si>
+    <t>KEPEZ05</t>
+  </si>
+  <si>
+    <t>AZ2010020801</t>
+  </si>
+  <si>
+    <t>Kəpəz BOKT MMC</t>
+  </si>
+  <si>
+    <t>19.11.2025</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/kepez-bokt-mehdud-mesuliyyetli-cemiyyeti</t>
+  </si>
+  <si>
+    <t>22.11.2028</t>
+  </si>
+  <si>
+    <t>KEPEZ06</t>
+  </si>
+  <si>
+    <t>AZ2012020809</t>
+  </si>
+  <si>
+    <t>12.12.2027</t>
+  </si>
+  <si>
+    <t>KEPEZ07</t>
+  </si>
+  <si>
+    <t>AZ2013020808</t>
+  </si>
+  <si>
+    <t>02.02.2028</t>
+  </si>
+  <si>
+    <t>KEPEZ08</t>
+  </si>
+  <si>
+    <t>AZ2014020807</t>
+  </si>
+  <si>
+    <t>KEPEZ09</t>
+  </si>
+  <si>
+    <t>AZ2015020806</t>
+  </si>
+  <si>
+    <t>07.08.2028</t>
+  </si>
+  <si>
+    <t>KREVI02</t>
+  </si>
+  <si>
+    <t>AZ2002021494</t>
+  </si>
+  <si>
+    <t>KREDİT EVİ ASC</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/kredit-evi-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>22.05.2030</t>
+  </si>
+  <si>
+    <t>KREVI03</t>
+  </si>
+  <si>
+    <t>AZ2003021493</t>
+  </si>
+  <si>
+    <t>19.08.2030</t>
+  </si>
+  <si>
+    <t>04.04.2025</t>
+  </si>
+  <si>
+    <t>KREVI01</t>
+  </si>
+  <si>
+    <t>AZ2001021495</t>
+  </si>
+  <si>
+    <t>15.07.2026</t>
+  </si>
+  <si>
+    <t>04.04.2030</t>
+  </si>
+  <si>
+    <t>12.06.2023</t>
+  </si>
+  <si>
+    <t>LEGION01</t>
+  </si>
+  <si>
+    <t>AZ2001025462</t>
+  </si>
+  <si>
+    <t>Legion Financial MMC</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/legion-financial-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>12.06.2028</t>
+  </si>
+  <si>
+    <t>22.09.2023</t>
+  </si>
+  <si>
+    <t>LEGION02</t>
+  </si>
+  <si>
+    <t>AZ2002025461</t>
+  </si>
+  <si>
+    <t>17.06.2025</t>
+  </si>
+  <si>
+    <t>14.09.2028</t>
+  </si>
+  <si>
+    <t>26.08.2021</t>
+  </si>
+  <si>
+    <t>DA2101</t>
+  </si>
+  <si>
+    <t>AZ0110001929</t>
+  </si>
+  <si>
+    <t>Maliyyə Nazirliyi</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/azerbaycan-respublikasi-maliyye-nazirliyi</t>
+  </si>
+  <si>
+    <t>Dövlət</t>
+  </si>
+  <si>
+    <t>15.08.2028</t>
+  </si>
+  <si>
+    <t>23.09.2021</t>
+  </si>
+  <si>
+    <t>BA2102</t>
+  </si>
+  <si>
+    <t>AZ0110002927</t>
+  </si>
+  <si>
+    <t>20.02.2026</t>
+  </si>
+  <si>
+    <t>12.09.2028</t>
+  </si>
+  <si>
+    <t>21.10.2021</t>
+  </si>
+  <si>
+    <t>DA2103</t>
+  </si>
+  <si>
+    <t>AZ0110003925</t>
+  </si>
+  <si>
+    <t>10.10.2028</t>
+  </si>
+  <si>
+    <t>25.11.2021</t>
+  </si>
+  <si>
+    <t>DA2104</t>
+  </si>
+  <si>
+    <t>AZ0110004923</t>
+  </si>
+  <si>
+    <t>14.11.2028</t>
+  </si>
+  <si>
+    <t>23.12.2021</t>
+  </si>
+  <si>
+    <t>DA2105</t>
+  </si>
+  <si>
+    <t>AZ0110005920</t>
+  </si>
+  <si>
+    <t>12.12.2028</t>
+  </si>
+  <si>
+    <t>30.09.2021</t>
+  </si>
+  <si>
+    <t>BA2130</t>
+  </si>
+  <si>
+    <t>AZ0108030880</t>
+  </si>
+  <si>
+    <t>22.09.2026</t>
+  </si>
+  <si>
+    <t>07.10.2021</t>
+  </si>
+  <si>
+    <t>BA2131</t>
+  </si>
+  <si>
+    <t>AZ0108031888</t>
+  </si>
+  <si>
+    <t>29.09.2026</t>
+  </si>
+  <si>
+    <t>28.10.2021</t>
+  </si>
+  <si>
+    <t>BA2133</t>
+  </si>
+  <si>
+    <t>AZ0108033884</t>
+  </si>
+  <si>
+    <t>20.10.2026</t>
+  </si>
+  <si>
+    <t>04.11.2021</t>
+  </si>
+  <si>
+    <t>BA2134</t>
+  </si>
+  <si>
+    <t>AZ0108034882</t>
+  </si>
+  <si>
+    <t>27.10.2026</t>
+  </si>
+  <si>
+    <t>09.12.2021</t>
+  </si>
+  <si>
+    <t>BA2136</t>
+  </si>
+  <si>
+    <t>AZ0108036887</t>
+  </si>
+  <si>
+    <t>01.12.2026</t>
+  </si>
+  <si>
+    <t>16.12.2021</t>
+  </si>
+  <si>
+    <t>BA2137</t>
+  </si>
+  <si>
+    <t>AZ0108037885</t>
+  </si>
+  <si>
+    <t>17.12.2024</t>
+  </si>
+  <si>
+    <t>08.12.2026</t>
+  </si>
+  <si>
+    <t>10.02.2022</t>
+  </si>
+  <si>
+    <t>DA2201</t>
+  </si>
+  <si>
+    <t>AZ0110002950</t>
+  </si>
+  <si>
+    <t>03.06.2025</t>
+  </si>
+  <si>
+    <t>30.01.2029</t>
+  </si>
+  <si>
+    <t>27.01.2022</t>
+  </si>
+  <si>
+    <t>BA2203</t>
+  </si>
+  <si>
+    <t>AZ0108003945</t>
+  </si>
+  <si>
+    <t>03.02.2026</t>
+  </si>
+  <si>
+    <t>19.01.2027</t>
+  </si>
+  <si>
+    <t>BA2205</t>
+  </si>
+  <si>
+    <t>AZ0108006948</t>
+  </si>
+  <si>
+    <t>09.02.2027</t>
+  </si>
+  <si>
+    <t>17.03.2022</t>
+  </si>
+  <si>
+    <t>BA2208</t>
+  </si>
+  <si>
+    <t>AZ0108009942</t>
+  </si>
+  <si>
+    <t>09.03.2027</t>
+  </si>
+  <si>
+    <t>21.04.2022</t>
+  </si>
+  <si>
+    <t>BA2211</t>
+  </si>
+  <si>
+    <t>AZ0108012946</t>
+  </si>
+  <si>
+    <t>30.04.2025</t>
+  </si>
+  <si>
+    <t>13.04.2027</t>
+  </si>
+  <si>
+    <t>19.05.2022</t>
+  </si>
+  <si>
+    <t>BA2212</t>
+  </si>
+  <si>
+    <t>AZ0108013944</t>
+  </si>
+  <si>
+    <t>15.04.2026</t>
+  </si>
+  <si>
+    <t>11.05.2027</t>
+  </si>
+  <si>
+    <t>09.06.2022</t>
+  </si>
+  <si>
+    <t>BA2214</t>
+  </si>
+  <si>
+    <t>AZ0108015949</t>
+  </si>
+  <si>
+    <t>01.06.2027</t>
+  </si>
+  <si>
+    <t>07.07.2022</t>
+  </si>
+  <si>
+    <t>BA2217</t>
+  </si>
+  <si>
+    <t>AZ0108018943</t>
+  </si>
+  <si>
+    <t>05.03.2026</t>
+  </si>
+  <si>
+    <t>29.06.2027</t>
+  </si>
+  <si>
+    <t>04.08.2022</t>
+  </si>
+  <si>
+    <t>BA2220</t>
+  </si>
+  <si>
+    <t>AZ0108021947</t>
+  </si>
+  <si>
+    <t>27.07.2027</t>
+  </si>
+  <si>
+    <t>08.09.2022</t>
+  </si>
+  <si>
+    <t>BA2224</t>
+  </si>
+  <si>
+    <t>AZ0108024941</t>
+  </si>
+  <si>
+    <t>31.08.2027</t>
+  </si>
+  <si>
+    <t>06.10.2022</t>
+  </si>
+  <si>
+    <t>BA2228</t>
+  </si>
+  <si>
+    <t>AZ0108027944</t>
+  </si>
+  <si>
+    <t>22.09.2025</t>
+  </si>
+  <si>
+    <t>28.09.2027</t>
+  </si>
+  <si>
+    <t>03.11.2022</t>
+  </si>
+  <si>
+    <t>BA2232</t>
+  </si>
+  <si>
+    <t>AZ0108030948</t>
+  </si>
+  <si>
+    <t>26.10.2027</t>
+  </si>
+  <si>
+    <t>16.05.2023</t>
+  </si>
+  <si>
+    <t>BA2312</t>
+  </si>
+  <si>
+    <t>AZ0201040125</t>
+  </si>
+  <si>
+    <t>25.06.2025</t>
+  </si>
+  <si>
+    <t>09.05.2028</t>
+  </si>
+  <si>
+    <t>13.06.2023</t>
+  </si>
+  <si>
+    <t>BA2314</t>
+  </si>
+  <si>
+    <t>AZ0201040141</t>
+  </si>
+  <si>
+    <t>22.07.2026</t>
+  </si>
+  <si>
+    <t>06.06.2028</t>
+  </si>
+  <si>
+    <t>12.09.2023</t>
+  </si>
+  <si>
+    <t>BA2323</t>
+  </si>
+  <si>
+    <t>AZ0201040232</t>
+  </si>
+  <si>
+    <t>12.05.2026</t>
+  </si>
+  <si>
+    <t>08.09.2026</t>
+  </si>
+  <si>
+    <t>BA2325</t>
+  </si>
+  <si>
+    <t>AZ0201040257</t>
+  </si>
+  <si>
+    <t>06.10.2026</t>
+  </si>
+  <si>
+    <t>BA2327</t>
+  </si>
+  <si>
+    <t>AZ0201040273</t>
+  </si>
+  <si>
+    <t>03.11.2026</t>
+  </si>
+  <si>
+    <t>BA2331</t>
+  </si>
+  <si>
+    <t>AZ0201040315</t>
   </si>
   <si>
     <t>12.09.2025</t>
   </si>
   <si>
-    <t>https://www.bfb.az/emitent/azerbaycan-respublikasi-maliyye-nazirliyi</t>
-[...134 lines deleted...]
-    <t>CPM-İnvest</t>
+    <t>21.12.2023</t>
+  </si>
+  <si>
+    <t>BA2333</t>
+  </si>
+  <si>
+    <t>AZ0201040331</t>
+  </si>
+  <si>
+    <t>17.12.2026</t>
+  </si>
+  <si>
+    <t>30.01.2024</t>
+  </si>
+  <si>
+    <t>BA2402</t>
+  </si>
+  <si>
+    <t>AZ0201070023</t>
+  </si>
+  <si>
+    <t>11.02.2026</t>
+  </si>
+  <si>
+    <t>26.01.2027</t>
+  </si>
+  <si>
+    <t>27.02.2024</t>
+  </si>
+  <si>
+    <t>BA2405</t>
+  </si>
+  <si>
+    <t>AZ0201070056</t>
+  </si>
+  <si>
+    <t>23.02.2027</t>
+  </si>
+  <si>
+    <t>09.04.2024</t>
+  </si>
+  <si>
+    <t>BA2409</t>
+  </si>
+  <si>
+    <t>AZ0201070098</t>
+  </si>
+  <si>
+    <t>06.04.2027</t>
+  </si>
+  <si>
+    <t>30.04.2024</t>
+  </si>
+  <si>
+    <t>BA2411</t>
+  </si>
+  <si>
+    <t>AZ0201070114</t>
+  </si>
+  <si>
+    <t>27.04.2027</t>
+  </si>
+  <si>
+    <t>BA2412</t>
+  </si>
+  <si>
+    <t>AZ0201070122</t>
+  </si>
+  <si>
+    <t>22.07.2024</t>
+  </si>
+  <si>
+    <t>11.06.2024</t>
+  </si>
+  <si>
+    <t>BA2414</t>
+  </si>
+  <si>
+    <t>AZ0201070148</t>
+  </si>
+  <si>
+    <t>25.12.2025</t>
+  </si>
+  <si>
+    <t>08.06.2027</t>
+  </si>
+  <si>
+    <t>BA2415</t>
+  </si>
+  <si>
+    <t>AZ0201070155</t>
+  </si>
+  <si>
+    <t>22.06.2027</t>
+  </si>
+  <si>
+    <t>09.07.2024</t>
+  </si>
+  <si>
+    <t>BA2416</t>
+  </si>
+  <si>
+    <t>AZ0201070163</t>
+  </si>
+  <si>
+    <t>06.07.2027</t>
+  </si>
+  <si>
+    <t>23.07.2024</t>
+  </si>
+  <si>
+    <t>BA2418</t>
+  </si>
+  <si>
+    <t>AZ0201070189</t>
+  </si>
+  <si>
+    <t>20.07.2027</t>
+  </si>
+  <si>
+    <t>13.08.2024</t>
+  </si>
+  <si>
+    <t>BA2420</t>
+  </si>
+  <si>
+    <t>AZ0201070205</t>
+  </si>
+  <si>
+    <t>13.02.2026</t>
+  </si>
+  <si>
+    <t>10.08.2027</t>
+  </si>
+  <si>
+    <t>27.08.2024</t>
+  </si>
+  <si>
+    <t>BA2422</t>
+  </si>
+  <si>
+    <t>AZ0201070221</t>
+  </si>
+  <si>
+    <t>24.08.2027</t>
+  </si>
+  <si>
+    <t>10.09.2024</t>
+  </si>
+  <si>
+    <t>BA2423</t>
+  </si>
+  <si>
+    <t>AZ0201070239</t>
+  </si>
+  <si>
+    <t>07.09.2027</t>
+  </si>
+  <si>
+    <t>24.09.2024</t>
+  </si>
+  <si>
+    <t>BA2425</t>
+  </si>
+  <si>
+    <t>AZ0201070254</t>
+  </si>
+  <si>
+    <t>21.09.2027</t>
+  </si>
+  <si>
+    <t>01.10.2024</t>
+  </si>
+  <si>
+    <t>BA2426</t>
+  </si>
+  <si>
+    <t>AZ0201070262</t>
+  </si>
+  <si>
+    <t>08.10.2024</t>
+  </si>
+  <si>
+    <t>BA2427</t>
+  </si>
+  <si>
+    <t>AZ0201070270</t>
+  </si>
+  <si>
+    <t>05.10.2027</t>
+  </si>
+  <si>
+    <t>15.10.2024</t>
+  </si>
+  <si>
+    <t>BA2428</t>
+  </si>
+  <si>
+    <t>AZ0201070288</t>
+  </si>
+  <si>
+    <t>09.04.2026</t>
+  </si>
+  <si>
+    <t>13.10.2026</t>
+  </si>
+  <si>
+    <t>BA2430</t>
+  </si>
+  <si>
+    <t>AZ0201070304</t>
+  </si>
+  <si>
+    <t>BA2431</t>
+  </si>
+  <si>
+    <t>AZ0201070312</t>
+  </si>
+  <si>
+    <t>BA2432</t>
+  </si>
+  <si>
+    <t>AZ0201070320</t>
+  </si>
+  <si>
+    <t>04.11.2027</t>
+  </si>
+  <si>
+    <t>21.11.2024</t>
+  </si>
+  <si>
+    <t>BA2435</t>
+  </si>
+  <si>
+    <t>AZ0201070353</t>
+  </si>
+  <si>
+    <t>18.11.2027</t>
+  </si>
+  <si>
+    <t>28.11.2024</t>
+  </si>
+  <si>
+    <t>BA2436</t>
+  </si>
+  <si>
+    <t>AZ0201070361</t>
+  </si>
+  <si>
+    <t>23.02.2026</t>
+  </si>
+  <si>
+    <t>25.11.2027</t>
+  </si>
+  <si>
+    <t>03.12.2024</t>
+  </si>
+  <si>
+    <t>BA2437</t>
+  </si>
+  <si>
+    <t>AZ0201070379</t>
+  </si>
+  <si>
+    <t>05.12.2024</t>
+  </si>
+  <si>
+    <t>BA2438</t>
+  </si>
+  <si>
+    <t>AZ0201070387</t>
+  </si>
+  <si>
+    <t>02.12.2027</t>
+  </si>
+  <si>
+    <t>BA2439</t>
+  </si>
+  <si>
+    <t>AZ0201070395</t>
+  </si>
+  <si>
+    <t>12.12.2024</t>
+  </si>
+  <si>
+    <t>BA2440</t>
+  </si>
+  <si>
+    <t>AZ0201070403</t>
+  </si>
+  <si>
+    <t>BA2442</t>
+  </si>
+  <si>
+    <t>AZ0201070429</t>
+  </si>
+  <si>
+    <t>14.04.2026</t>
+  </si>
+  <si>
+    <t>16.12.2027</t>
+  </si>
+  <si>
+    <t>26.12.2024</t>
+  </si>
+  <si>
+    <t>BA2443</t>
+  </si>
+  <si>
+    <t>AZ0201070437</t>
+  </si>
+  <si>
+    <t>06.10.2025</t>
+  </si>
+  <si>
+    <t>23.12.2027</t>
+  </si>
+  <si>
+    <t>09.09.2025</t>
+  </si>
+  <si>
+    <t>BA2502</t>
+  </si>
+  <si>
+    <t>AZ0201120018</t>
+  </si>
+  <si>
+    <t>30.10.2025</t>
+  </si>
+  <si>
+    <t>09.09.2028</t>
+  </si>
+  <si>
+    <t>BA2503</t>
+  </si>
+  <si>
+    <t>AZ0201120026</t>
+  </si>
+  <si>
+    <t>16.09.2027</t>
+  </si>
+  <si>
+    <t>30.09.2025</t>
+  </si>
+  <si>
+    <t>BA2504</t>
+  </si>
+  <si>
+    <t>AZ0201120034</t>
+  </si>
+  <si>
+    <t>30.09.2027</t>
+  </si>
+  <si>
+    <t>07.10.2025</t>
+  </si>
+  <si>
+    <t>BA2505</t>
+  </si>
+  <si>
+    <t>AZ0201120042</t>
+  </si>
+  <si>
+    <t>07.10.2028</t>
+  </si>
+  <si>
+    <t>26.05.2026</t>
+  </si>
+  <si>
+    <t>DA2601</t>
+  </si>
+  <si>
+    <t>AZ0301250012</t>
+  </si>
+  <si>
+    <t>26.05.2036</t>
+  </si>
+  <si>
+    <t>NA25193</t>
+  </si>
+  <si>
+    <t>AZ2571024705</t>
+  </si>
+  <si>
+    <t>MB NOT</t>
+  </si>
+  <si>
+    <t>ARMB</t>
+  </si>
+  <si>
+    <t>03.09.2026</t>
+  </si>
+  <si>
+    <t>08.01.2026</t>
+  </si>
+  <si>
+    <t>NA2604</t>
+  </si>
+  <si>
+    <t>AZ2573024703</t>
+  </si>
+  <si>
+    <t>17.09.2026</t>
+  </si>
+  <si>
+    <t>15.01.2026</t>
+  </si>
+  <si>
+    <t>NA2608</t>
+  </si>
+  <si>
+    <t>AZ2576024700</t>
+  </si>
+  <si>
+    <t>24.09.2026</t>
+  </si>
+  <si>
+    <t>NA26100</t>
+  </si>
+  <si>
+    <t>AZ2668024709</t>
+  </si>
+  <si>
+    <t>18.03.2027</t>
+  </si>
+  <si>
+    <t>16.07.2026</t>
+  </si>
+  <si>
+    <t>NA26102</t>
+  </si>
+  <si>
+    <t>AZ2674024701</t>
+  </si>
+  <si>
+    <t>08.10.2026</t>
+  </si>
+  <si>
+    <t>NA26103</t>
+  </si>
+  <si>
+    <t>AZ2673024702</t>
+  </si>
+  <si>
+    <t>30.12.2026</t>
+  </si>
+  <si>
+    <t>NA26104</t>
+  </si>
+  <si>
+    <t>AZ2672024703</t>
+  </si>
+  <si>
+    <t>25.03.2027</t>
+  </si>
+  <si>
+    <t>NA26106</t>
+  </si>
+  <si>
+    <t>AZ2678024707</t>
+  </si>
+  <si>
+    <t>15.10.2026</t>
+  </si>
+  <si>
+    <t>NA26107</t>
+  </si>
+  <si>
+    <t>AZ2677024708</t>
+  </si>
+  <si>
+    <t>06.01.2027</t>
+  </si>
+  <si>
+    <t>NA26108</t>
+  </si>
+  <si>
+    <t>AZ2676024709</t>
+  </si>
+  <si>
+    <t>01.04.2027</t>
+  </si>
+  <si>
+    <t>NA26110</t>
+  </si>
+  <si>
+    <t>AZ2682024701</t>
+  </si>
+  <si>
+    <t>22.10.2026</t>
+  </si>
+  <si>
+    <t>NA26111</t>
+  </si>
+  <si>
+    <t>AZ2681024702</t>
+  </si>
+  <si>
+    <t>13.01.2027</t>
+  </si>
+  <si>
+    <t>NA26112</t>
+  </si>
+  <si>
+    <t>AZ2680024703</t>
+  </si>
+  <si>
+    <t>08.04.2027</t>
+  </si>
+  <si>
+    <t>NA26114</t>
+  </si>
+  <si>
+    <t>AZ2686024707</t>
+  </si>
+  <si>
+    <t>29.10.2026</t>
+  </si>
+  <si>
+    <t>NA26115</t>
+  </si>
+  <si>
+    <t>AZ2685024708</t>
+  </si>
+  <si>
+    <t>20.01.2027</t>
+  </si>
+  <si>
+    <t>NA26116</t>
+  </si>
+  <si>
+    <t>AZ2684024709</t>
+  </si>
+  <si>
+    <t>15.04.2027</t>
+  </si>
+  <si>
+    <t>12.08.2026</t>
+  </si>
+  <si>
+    <t>NA26117</t>
+  </si>
+  <si>
+    <t>AZ2690024701</t>
+  </si>
+  <si>
+    <t>09.09.2026</t>
+  </si>
+  <si>
+    <t>NA26118</t>
+  </si>
+  <si>
+    <t>AZ2691024700</t>
+  </si>
+  <si>
+    <t>05.11.2026</t>
+  </si>
+  <si>
+    <t>NA26119</t>
+  </si>
+  <si>
+    <t>AZ2689024704</t>
+  </si>
+  <si>
+    <t>27.01.2027</t>
+  </si>
+  <si>
+    <t>NA26120</t>
+  </si>
+  <si>
+    <t>AZ2688024705</t>
+  </si>
+  <si>
+    <t>22.04.2027</t>
+  </si>
+  <si>
+    <t>NA26121</t>
+  </si>
+  <si>
+    <t>AZ2695024706</t>
+  </si>
+  <si>
+    <t>16.09.2026</t>
+  </si>
+  <si>
+    <t>NA26122</t>
+  </si>
+  <si>
+    <t>AZ2694024707</t>
+  </si>
+  <si>
+    <t>12.11.2026</t>
+  </si>
+  <si>
+    <t>NA26123</t>
+  </si>
+  <si>
+    <t>AZ2693024708</t>
+  </si>
+  <si>
+    <t>03.02.2027</t>
+  </si>
+  <si>
+    <t>NA26124</t>
+  </si>
+  <si>
+    <t>AZ2692024709</t>
+  </si>
+  <si>
+    <t>29.04.2027</t>
+  </si>
+  <si>
+    <t>NA26125</t>
+  </si>
+  <si>
+    <t>AZ2699024702</t>
+  </si>
+  <si>
+    <t>23.09.2026</t>
+  </si>
+  <si>
+    <t>NA26126</t>
+  </si>
+  <si>
+    <t>AZ2698024703</t>
+  </si>
+  <si>
+    <t>19.11.2026</t>
+  </si>
+  <si>
+    <t>NA26127</t>
+  </si>
+  <si>
+    <t>AZ2697024704</t>
+  </si>
+  <si>
+    <t>10.02.2027</t>
+  </si>
+  <si>
+    <t>NA26128</t>
+  </si>
+  <si>
+    <t>AZ2696024705</t>
+  </si>
+  <si>
+    <t>06.05.2027</t>
+  </si>
+  <si>
+    <t>NA2612</t>
+  </si>
+  <si>
+    <t>AZ2580024704</t>
+  </si>
+  <si>
+    <t>NA2616</t>
+  </si>
+  <si>
+    <t>AZ2584024700</t>
+  </si>
+  <si>
+    <t>NA2620</t>
+  </si>
+  <si>
+    <t>AZ2588024706</t>
+  </si>
+  <si>
+    <t>NA2624</t>
+  </si>
+  <si>
+    <t>AZ2592024700</t>
+  </si>
+  <si>
+    <t>19.02.2026</t>
+  </si>
+  <si>
+    <t>NA2628</t>
+  </si>
+  <si>
+    <t>AZ2597024705</t>
+  </si>
+  <si>
+    <t>26.02.2026</t>
+  </si>
+  <si>
+    <t>NA2632</t>
+  </si>
+  <si>
+    <t>AZ2600024700</t>
+  </si>
+  <si>
+    <t>NA2636</t>
+  </si>
+  <si>
+    <t>AZ2604024706</t>
+  </si>
+  <si>
+    <t>NA2640</t>
+  </si>
+  <si>
+    <t>AZ2608024702</t>
+  </si>
+  <si>
+    <t>NA2644</t>
+  </si>
+  <si>
+    <t>AZ2612024706</t>
+  </si>
+  <si>
+    <t>26.11.2026</t>
+  </si>
+  <si>
+    <t>NA2647</t>
+  </si>
+  <si>
+    <t>AZ2619024709</t>
+  </si>
+  <si>
+    <t>NA2648</t>
+  </si>
+  <si>
+    <t>AZ2618024700</t>
+  </si>
+  <si>
+    <t>NA2651</t>
+  </si>
+  <si>
+    <t>AZ2622024704</t>
+  </si>
+  <si>
+    <t>NA2652</t>
+  </si>
+  <si>
+    <t>AZ2623024703</t>
+  </si>
+  <si>
+    <t>NA2655</t>
+  </si>
+  <si>
+    <t>AZ2625024701</t>
+  </si>
+  <si>
+    <t>30.09.2026</t>
+  </si>
+  <si>
+    <t>NA2656</t>
+  </si>
+  <si>
+    <t>AZ2624024702</t>
+  </si>
+  <si>
+    <t>NA2659</t>
+  </si>
+  <si>
+    <t>AZ2630024704</t>
+  </si>
+  <si>
+    <t>07.10.2026</t>
+  </si>
+  <si>
+    <t>23.04.2026</t>
+  </si>
+  <si>
+    <t>NA2660</t>
+  </si>
+  <si>
+    <t>AZ2631024703</t>
+  </si>
+  <si>
+    <t>31.12.2026</t>
+  </si>
+  <si>
+    <t>NA2663</t>
+  </si>
+  <si>
+    <t>AZ2633024701</t>
+  </si>
+  <si>
+    <t>14.10.2026</t>
+  </si>
+  <si>
+    <t>NA2664</t>
+  </si>
+  <si>
+    <t>AZ2632024702</t>
+  </si>
+  <si>
+    <t>07.01.2027</t>
+  </si>
+  <si>
+    <t>NA2667</t>
+  </si>
+  <si>
+    <t>AZ2638024706</t>
+  </si>
+  <si>
+    <t>21.10.2026</t>
+  </si>
+  <si>
+    <t>07.05.2026</t>
+  </si>
+  <si>
+    <t>NA2668</t>
+  </si>
+  <si>
+    <t>AZ2639024705</t>
+  </si>
+  <si>
+    <t>14.01.2027</t>
+  </si>
+  <si>
+    <t>NA2671</t>
+  </si>
+  <si>
+    <t>AZ2641024701</t>
+  </si>
+  <si>
+    <t>14.05.2026</t>
+  </si>
+  <si>
+    <t>NA2672</t>
+  </si>
+  <si>
+    <t>AZ2640024702</t>
+  </si>
+  <si>
+    <t>21.01.2027</t>
+  </si>
+  <si>
+    <t>20.05.2026</t>
+  </si>
+  <si>
+    <t>NA2675</t>
+  </si>
+  <si>
+    <t>AZ2645024707</t>
+  </si>
+  <si>
+    <t>04.11.2026</t>
+  </si>
+  <si>
+    <t>NA2676</t>
+  </si>
+  <si>
+    <t>AZ2644024708</t>
+  </si>
+  <si>
+    <t>28.01.2027</t>
+  </si>
+  <si>
+    <t>03.06.2026</t>
+  </si>
+  <si>
+    <t>NA2679</t>
+  </si>
+  <si>
+    <t>AZ2649024703</t>
+  </si>
+  <si>
+    <t>04.06.2026</t>
+  </si>
+  <si>
+    <t>NA2680</t>
+  </si>
+  <si>
+    <t>AZ2648024704</t>
+  </si>
+  <si>
+    <t>11.02.2027</t>
+  </si>
+  <si>
+    <t>11.06.2026</t>
+  </si>
+  <si>
+    <t>NA2682</t>
+  </si>
+  <si>
+    <t>AZ2654024705</t>
+  </si>
+  <si>
+    <t>NA2683</t>
+  </si>
+  <si>
+    <t>AZ2653024706</t>
+  </si>
+  <si>
+    <t>25.11.2026</t>
+  </si>
+  <si>
+    <t>NA2684</t>
+  </si>
+  <si>
+    <t>AZ2652024707</t>
+  </si>
+  <si>
+    <t>NA2686</t>
+  </si>
+  <si>
+    <t>AZ2657024702</t>
+  </si>
+  <si>
+    <t>10.09.2026</t>
+  </si>
+  <si>
+    <t>17.06.2026</t>
+  </si>
+  <si>
+    <t>NA2687</t>
+  </si>
+  <si>
+    <t>AZ2658024701</t>
+  </si>
+  <si>
+    <t>02.12.2026</t>
+  </si>
+  <si>
+    <t>NA2688</t>
+  </si>
+  <si>
+    <t>AZ2659024700</t>
+  </si>
+  <si>
+    <t>25.02.2027</t>
+  </si>
+  <si>
+    <t>NA2690</t>
+  </si>
+  <si>
+    <t>AZ2662024705</t>
+  </si>
+  <si>
+    <t>NA2691</t>
+  </si>
+  <si>
+    <t>AZ2661024706</t>
+  </si>
+  <si>
+    <t>09.12.2026</t>
+  </si>
+  <si>
+    <t>NA2692</t>
+  </si>
+  <si>
+    <t>AZ2660024707</t>
+  </si>
+  <si>
+    <t>04.03.2027</t>
+  </si>
+  <si>
+    <t>02.07.2026</t>
+  </si>
+  <si>
+    <t>NA2694</t>
+  </si>
+  <si>
+    <t>AZ2666024701</t>
+  </si>
+  <si>
+    <t>NA2695</t>
+  </si>
+  <si>
+    <t>AZ2665024702</t>
+  </si>
+  <si>
+    <t>16.12.2026</t>
+  </si>
+  <si>
+    <t>NA2696</t>
+  </si>
+  <si>
+    <t>AZ2664024703</t>
+  </si>
+  <si>
+    <t>11.03.2027</t>
+  </si>
+  <si>
+    <t>NA2698</t>
+  </si>
+  <si>
+    <t>AZ2670024705</t>
+  </si>
+  <si>
+    <t>NA2699</t>
+  </si>
+  <si>
+    <t>AZ2669024708</t>
+  </si>
+  <si>
+    <t>25.02.2026</t>
+  </si>
+  <si>
+    <t>MERK01</t>
+  </si>
+  <si>
+    <t>AZ2002019753</t>
+  </si>
+  <si>
+    <t>MERKURİ BOKT ASC</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/merkuri-bokt-aciq-sehmdar-cemiyyet</t>
+  </si>
+  <si>
+    <t>25.02.2031</t>
   </si>
   <si>
     <t>10.07.2026</t>
   </si>
   <si>
-    <t>GLASC18</t>
-[...326 lines deleted...]
-    <t>21.06.2024</t>
+    <t>MJFNS02</t>
+  </si>
+  <si>
+    <t>AZ2002023169</t>
+  </si>
+  <si>
+    <t>MJ Financial Services BOKT</t>
+  </si>
+  <si>
+    <t>03.01.2028</t>
+  </si>
+  <si>
+    <t>PRIOL01</t>
+  </si>
+  <si>
+    <t>AZ2001019531</t>
+  </si>
+  <si>
+    <t>PRİOR LEASING ASC</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/prior-leasing-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>30.04.2027</t>
+  </si>
+  <si>
+    <t>24.10.2025</t>
+  </si>
+  <si>
+    <t>REGIO01</t>
+  </si>
+  <si>
+    <t>AZ2004023407</t>
+  </si>
+  <si>
+    <t>REGİONAL BOKT MMC</t>
+  </si>
+  <si>
+    <t>08.05.2026</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/regional-bank-olmayan-kredit-teskilati-mehdud-mesuliyyetli-cemiyyeti</t>
+  </si>
+  <si>
+    <t>Xalq Kapital</t>
+  </si>
+  <si>
+    <t>24.10.2027</t>
+  </si>
+  <si>
+    <t>REGIO02</t>
+  </si>
+  <si>
+    <t>AZ2005023406</t>
+  </si>
+  <si>
+    <t>03.02.2029</t>
+  </si>
+  <si>
+    <t>27.07.2026</t>
+  </si>
+  <si>
+    <t>REGIO03</t>
+  </si>
+  <si>
+    <t>AZ2006023405</t>
+  </si>
+  <si>
+    <t>27.07.2031</t>
+  </si>
+  <si>
+    <t>23.12.2024</t>
+  </si>
+  <si>
+    <t>SILKV04</t>
+  </si>
+  <si>
+    <t>AZ2004023514</t>
+  </si>
+  <si>
+    <t>Silk Vey Vest Aviaşirkəti MMC</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/silk-vey-vest-aviasirketi-mehdud-mesuliyyetli-cemiyyet</t>
+  </si>
+  <si>
+    <t>20.06.2025</t>
+  </si>
+  <si>
+    <t>SILKV05</t>
+  </si>
+  <si>
+    <t>AZ2005023513</t>
+  </si>
+  <si>
+    <t>20.06.2028</t>
+  </si>
+  <si>
+    <t>01.11.2021</t>
+  </si>
+  <si>
+    <t>SOCAR02</t>
+  </si>
+  <si>
+    <t>AZ2002019894</t>
+  </si>
+  <si>
+    <t>SOCAR</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/azerbaycan-respublikasi-dovlet-neft-sirketi</t>
+  </si>
+  <si>
+    <t>01.11.2026</t>
+  </si>
+  <si>
+    <t>07.03.2025</t>
+  </si>
+  <si>
+    <t>SOCAR03</t>
+  </si>
+  <si>
+    <t>AZ2003019893</t>
+  </si>
+  <si>
+    <t>Yaşıl İstiqraz</t>
+  </si>
+  <si>
+    <t>07.03.2030</t>
+  </si>
+  <si>
+    <t>15.11.2021</t>
+  </si>
+  <si>
+    <t>UNIBNK06</t>
+  </si>
+  <si>
+    <t>AZ2012002021</t>
+  </si>
+  <si>
+    <t>Unibank</t>
+  </si>
+  <si>
+    <t>28.07.2025</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/unibank-kommersiya-banki-aciq-sehmdar-cemiyyeti</t>
   </si>
   <si>
     <t>12.12.2022</t>
   </si>
   <si>
     <t>UNIBNK08</t>
   </si>
   <si>
     <t>AZ2014002029</t>
   </si>
   <si>
-    <t xml:space="preserve">Unibank </t>
-[...328 lines deleted...]
-  <si>
     <t>22.10.2024</t>
   </si>
   <si>
     <t>UNIBNK10</t>
   </si>
   <si>
     <t>AZ2016002027</t>
   </si>
   <si>
-    <t>23.10.2025</t>
-[...2 lines deleted...]
-    <t>Yaşıl İstiqraz</t>
+    <t>02.02.2026</t>
   </si>
   <si>
     <t>22.10.2027</t>
   </si>
   <si>
-    <t>31.07.2023</t>
-[...754 lines deleted...]
-  <si>
     <t>UNIBNK11</t>
   </si>
   <si>
     <t>AZ2017002026</t>
   </si>
   <si>
-    <t>01.09.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>26.12.2030</t>
   </si>
   <si>
-    <t>22.12.2022</t>
-[...715 lines deleted...]
-  <si>
     <t>29.05.2025</t>
   </si>
   <si>
     <t>UNIBNK12</t>
   </si>
   <si>
     <t>AZ2018002025</t>
   </si>
   <si>
     <t>29.05.2031</t>
   </si>
   <si>
-    <t>13.03.2025</t>
-[...2009 lines deleted...]
-    <t>11.06.2026</t>
+    <t>UNIBNK13</t>
+  </si>
+  <si>
+    <t>AZ2019002024</t>
+  </si>
+  <si>
+    <t>19.06.2032</t>
+  </si>
+  <si>
+    <t>29.12.2025</t>
+  </si>
+  <si>
+    <t>XALQB01</t>
+  </si>
+  <si>
+    <t>AZ2002005513</t>
+  </si>
+  <si>
+    <t>Xalq Bank ASC</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/aciq-sehmdar-cemiyyeti-xalq-banki</t>
+  </si>
+  <si>
+    <t>29.12.2027</t>
+  </si>
+  <si>
+    <t>ZBAZB01</t>
+  </si>
+  <si>
+    <t>AZ2001019606</t>
+  </si>
+  <si>
+    <t>ZİRAAT BANK AZƏRBAYCAN ASC</t>
+  </si>
+  <si>
+    <t>04.08.2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4814,69 +5012,69 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R370"/>
+  <dimension ref="A1:R385"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="135.538" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="119.114" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
@@ -4915,20107 +5113,21004 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F2">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G2" s="1">
-        <v>40000</v>
+        <v>50000</v>
       </c>
       <c r="H2">
-        <v>1005.4659</v>
+        <v>102.7215</v>
       </c>
       <c r="I2">
-        <v>40000000</v>
+        <v>5000000</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2">
-        <v>40000000</v>
+        <v>5000000</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2">
-        <v>3</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="D3" t="s">
         <v>33</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F3">
-        <v>100</v>
+        <v>100000</v>
       </c>
       <c r="G3" s="1">
-        <v>600000</v>
+        <v>500</v>
       </c>
       <c r="H3">
-        <v>96.5663</v>
+        <v>100.0</v>
       </c>
       <c r="I3">
-        <v>60000000</v>
+        <v>50000000</v>
       </c>
       <c r="J3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L3">
-        <v>60000000</v>
+        <v>50000000</v>
       </c>
       <c r="M3" t="s">
         <v>25</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
       <c r="O3" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3" t="s">
         <v>38</v>
       </c>
       <c r="R3">
-        <v>6.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>42</v>
       </c>
       <c r="E4" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4">
+        <v>100</v>
+      </c>
+      <c r="G4" s="1">
+        <v>1000000</v>
+      </c>
+      <c r="H4">
+        <v>103.5261</v>
+      </c>
+      <c r="I4">
+        <v>100000000</v>
+      </c>
+      <c r="J4" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>39</v>
       </c>
       <c r="K4" t="s">
         <v>44</v>
       </c>
       <c r="L4">
-        <v>1500000</v>
+        <v>100000000</v>
       </c>
       <c r="M4" t="s">
+        <v>25</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+      <c r="O4" t="s">
         <v>45</v>
       </c>
-      <c r="N4" t="s">
-[...2 lines deleted...]
-      <c r="O4" t="s">
+      <c r="P4" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q4" t="s">
         <v>46</v>
       </c>
-      <c r="P4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R4">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D5" t="s">
         <v>42</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F5">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G5" s="1">
-        <v>250</v>
+        <v>50000</v>
       </c>
       <c r="H5">
-        <v>1000.0</v>
+        <v>101.3962</v>
       </c>
       <c r="I5">
-        <v>250000</v>
+        <v>5000000</v>
       </c>
       <c r="J5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K5" t="s">
         <v>44</v>
       </c>
       <c r="L5">
-        <v>250000</v>
+        <v>5000000</v>
       </c>
       <c r="M5" t="s">
         <v>25</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
       <c r="O5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="P5" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="Q5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R5">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C6" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F6">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G6" s="1">
-        <v>400</v>
+        <v>50000</v>
       </c>
       <c r="H6">
-        <v>1000.0</v>
+        <v>100.5778</v>
       </c>
       <c r="I6">
-        <v>400000</v>
+        <v>5000000</v>
       </c>
       <c r="J6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6">
-        <v>400000</v>
+        <v>5000000</v>
       </c>
       <c r="M6" t="s">
         <v>25</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
       <c r="O6" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="P6" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="Q6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="R6">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" t="s">
         <v>57</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>58</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F7">
         <v>100</v>
       </c>
       <c r="G7" s="1">
-        <v>860780</v>
+        <v>50000</v>
       </c>
       <c r="H7">
-        <v>100.6646</v>
+        <v>100.1732</v>
       </c>
       <c r="I7">
-        <v>86078000</v>
+        <v>5000000</v>
       </c>
       <c r="J7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="K7" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="L7">
-        <v>86078000</v>
+        <v>5000000</v>
       </c>
       <c r="M7" t="s">
         <v>25</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
       <c r="O7" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="P7" t="s">
         <v>37</v>
       </c>
       <c r="Q7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="R7">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B8" t="s">
+        <v>61</v>
+      </c>
+      <c r="C8" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="D8" t="s">
         <v>42</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F8">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G8" s="1">
-        <v>400</v>
+        <v>50000</v>
       </c>
       <c r="H8">
-        <v>1000.0</v>
+        <v>100.1098</v>
       </c>
       <c r="I8">
-        <v>400000</v>
+        <v>5000000</v>
       </c>
       <c r="J8" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="K8" t="s">
         <v>44</v>
       </c>
       <c r="L8">
-        <v>400000</v>
+        <v>5000000</v>
       </c>
       <c r="M8" t="s">
         <v>25</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
       <c r="O8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="P8" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="Q8" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="R8">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F9">
         <v>100</v>
       </c>
       <c r="G9" s="1">
-        <v>600000</v>
+        <v>50000</v>
       </c>
       <c r="H9">
-        <v>96.6253</v>
+        <v>100.4717</v>
       </c>
       <c r="I9">
-        <v>60000000</v>
+        <v>5000000</v>
       </c>
       <c r="J9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="K9" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="L9">
-        <v>60000000</v>
+        <v>5000000</v>
       </c>
       <c r="M9" t="s">
         <v>25</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
       <c r="O9" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="P9" t="s">
         <v>37</v>
       </c>
       <c r="Q9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="R9">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B10" t="s">
         <v>70</v>
       </c>
       <c r="C10" t="s">
         <v>71</v>
       </c>
       <c r="D10" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F10">
         <v>100</v>
       </c>
       <c r="G10" s="1">
-        <v>10000</v>
+        <v>50000</v>
       </c>
       <c r="H10">
-        <v>100.4</v>
+        <v>101.1568</v>
       </c>
       <c r="I10">
-        <v>1000000</v>
+        <v>5000000</v>
       </c>
       <c r="J10" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K10" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="L10">
-        <v>1000000</v>
+        <v>5000000</v>
       </c>
       <c r="M10" t="s">
         <v>25</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
       <c r="O10" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="P10" t="s">
         <v>37</v>
       </c>
       <c r="Q10" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="R10">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C11" t="s">
+        <v>75</v>
+      </c>
+      <c r="D11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11">
+        <v>100</v>
+      </c>
+      <c r="G11" s="1">
+        <v>50000</v>
+      </c>
+      <c r="H11">
+        <v>100.7776</v>
+      </c>
+      <c r="I11">
+        <v>5000000</v>
+      </c>
+      <c r="J11" t="s">
         <v>76</v>
       </c>
-      <c r="C11" t="s">
+      <c r="K11" t="s">
+        <v>44</v>
+      </c>
+      <c r="L11">
+        <v>5000000</v>
+      </c>
+      <c r="M11" t="s">
+        <v>25</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+      <c r="O11" t="s">
+        <v>45</v>
+      </c>
+      <c r="P11" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q11" t="s">
         <v>77</v>
       </c>
-      <c r="D11" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="R11">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="B12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C12" t="s">
+        <v>80</v>
+      </c>
+      <c r="D12" t="s">
+        <v>81</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12">
+        <v>100</v>
+      </c>
+      <c r="G12" s="1">
+        <v>300000</v>
+      </c>
+      <c r="H12">
+        <v>100.0</v>
+      </c>
+      <c r="I12">
+        <v>30000000</v>
+      </c>
+      <c r="J12" t="s">
+        <v>76</v>
+      </c>
+      <c r="K12" t="s">
         <v>82</v>
       </c>
-      <c r="C12" t="s">
+      <c r="L12">
+        <v>30000000</v>
+      </c>
+      <c r="M12" t="s">
         <v>83</v>
       </c>
-      <c r="D12" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="N12" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="O12" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="P12" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="Q12" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="R12">
-        <v>15</v>
+        <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C13" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F13">
         <v>1000</v>
       </c>
       <c r="G13" s="1">
-        <v>50000</v>
+        <v>100000</v>
       </c>
       <c r="H13">
-        <v>1010.0438</v>
+        <v>103.2506</v>
       </c>
       <c r="I13">
-        <v>50000000</v>
+        <v>100000000</v>
       </c>
       <c r="J13" t="s">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="K13" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="L13">
-        <v>50000000</v>
+        <v>100000000</v>
       </c>
       <c r="M13" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="N13" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="O13" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="P13" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="Q13" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="R13">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
       <c r="B14" t="s">
+        <v>94</v>
+      </c>
+      <c r="C14" t="s">
+        <v>95</v>
+      </c>
+      <c r="D14" t="s">
         <v>89</v>
       </c>
-      <c r="C14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F14">
         <v>1000</v>
       </c>
       <c r="G14" s="1">
-        <v>250</v>
+        <v>50000</v>
       </c>
       <c r="H14">
-        <v>1000.0</v>
+        <v>100.1333</v>
       </c>
       <c r="I14">
-        <v>250000</v>
+        <v>50000000</v>
       </c>
       <c r="J14" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="K14" t="s">
-        <v>44</v>
+        <v>90</v>
       </c>
       <c r="L14">
-        <v>250000</v>
+        <v>50000000</v>
       </c>
       <c r="M14" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="N14" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="O14" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="P14" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="Q14" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
       <c r="R14">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C15" t="s">
+        <v>99</v>
+      </c>
+      <c r="D15" t="s">
+        <v>100</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15">
+        <v>100</v>
+      </c>
+      <c r="G15" s="1">
+        <v>200000</v>
+      </c>
+      <c r="H15">
+        <v>100.0662</v>
+      </c>
+      <c r="I15">
+        <v>20000000</v>
+      </c>
+      <c r="J15" t="s">
+        <v>101</v>
+      </c>
+      <c r="K15" t="s">
+        <v>102</v>
+      </c>
+      <c r="L15">
+        <v>20000000</v>
+      </c>
+      <c r="M15" t="s">
+        <v>83</v>
+      </c>
+      <c r="N15" t="s">
+        <v>84</v>
+      </c>
+      <c r="O15" t="s">
+        <v>45</v>
+      </c>
+      <c r="P15" t="s">
         <v>91</v>
       </c>
-      <c r="B15" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="Q15" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="R15">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="B16" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="C16" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>107</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F16">
         <v>100</v>
       </c>
       <c r="G16" s="1">
-        <v>200000</v>
+        <v>50000</v>
       </c>
       <c r="H16">
-        <v>98.813</v>
+        <v>102.7185</v>
       </c>
       <c r="I16">
-        <v>20000000</v>
+        <v>5000000</v>
       </c>
       <c r="J16" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="K16" t="s">
-        <v>35</v>
+        <v>109</v>
       </c>
       <c r="L16">
-        <v>20000000</v>
+        <v>5000000</v>
       </c>
       <c r="M16" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="N16" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="O16" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P16" t="s">
-        <v>37</v>
+        <v>110</v>
       </c>
       <c r="Q16" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="R16">
-        <v>7.5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="B17" t="s">
+        <v>113</v>
+      </c>
+      <c r="C17" t="s">
+        <v>114</v>
+      </c>
+      <c r="D17" t="s">
+        <v>115</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17">
         <v>100</v>
       </c>
-      <c r="C17" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G17" s="1">
-        <v>50000</v>
+        <v>200000</v>
       </c>
       <c r="H17">
-        <v>1008.3143</v>
+        <v>103.1673</v>
       </c>
       <c r="I17">
-        <v>50000000</v>
+        <v>20000000</v>
       </c>
       <c r="J17" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="K17" t="s">
-        <v>24</v>
+        <v>117</v>
       </c>
       <c r="L17">
-        <v>50000000</v>
+        <v>20000000</v>
       </c>
       <c r="M17" t="s">
         <v>25</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
       <c r="O17" t="s">
         <v>27</v>
       </c>
       <c r="P17" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="Q17" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="R17">
-        <v>3.25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>119</v>
       </c>
       <c r="B18" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="C18" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>122</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F18">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G18" s="1">
-        <v>2250000</v>
+        <v>5000</v>
       </c>
       <c r="H18">
-        <v>96.5345</v>
+        <v>100.6136</v>
       </c>
       <c r="I18">
-        <v>225000000</v>
+        <v>5000000</v>
       </c>
       <c r="J18" t="s">
-        <v>34</v>
+        <v>123</v>
       </c>
       <c r="K18" t="s">
-        <v>35</v>
+        <v>124</v>
       </c>
       <c r="L18">
-        <v>225000000</v>
+        <v>5000000</v>
       </c>
       <c r="M18" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
       <c r="O18" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P18" t="s">
         <v>37</v>
       </c>
       <c r="Q18" t="s">
-        <v>107</v>
+        <v>125</v>
       </c>
       <c r="R18">
-        <v>6</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>126</v>
       </c>
       <c r="B19" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="C19" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="D19" t="s">
-        <v>21</v>
+        <v>129</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F19">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G19" s="1">
-        <v>50000</v>
+        <v>20000</v>
       </c>
       <c r="H19">
-        <v>1003.2644</v>
+        <v>100.0</v>
       </c>
       <c r="I19">
-        <v>50000000</v>
+        <v>2000000</v>
       </c>
       <c r="J19" t="s">
-        <v>111</v>
+        <v>130</v>
       </c>
       <c r="K19" t="s">
-        <v>24</v>
+        <v>131</v>
       </c>
       <c r="L19">
-        <v>50000000</v>
+        <v>2000000</v>
       </c>
       <c r="M19" t="s">
         <v>25</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
       <c r="O19" t="s">
         <v>27</v>
       </c>
       <c r="P19" t="s">
-        <v>28</v>
+        <v>132</v>
       </c>
       <c r="Q19" t="s">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="R19">
-        <v>3.25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>53</v>
+        <v>134</v>
       </c>
       <c r="B20" t="s">
-        <v>113</v>
+        <v>135</v>
       </c>
       <c r="C20" t="s">
-        <v>114</v>
+        <v>136</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>137</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F20">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G20" s="1">
-        <v>400</v>
+        <v>20000</v>
       </c>
       <c r="H20">
-        <v>1000.0</v>
+        <v>100.6059</v>
       </c>
       <c r="I20">
-        <v>400000</v>
+        <v>2000000</v>
       </c>
       <c r="J20" t="s">
-        <v>53</v>
+        <v>138</v>
       </c>
       <c r="K20" t="s">
-        <v>44</v>
+        <v>139</v>
       </c>
       <c r="L20">
-        <v>400000</v>
+        <v>2000000</v>
       </c>
       <c r="M20" t="s">
         <v>25</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
       <c r="O20" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P20" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="Q20" t="s">
-        <v>56</v>
+        <v>140</v>
       </c>
       <c r="R20">
-        <v>15</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>141</v>
       </c>
       <c r="B21" t="s">
-        <v>116</v>
+        <v>142</v>
       </c>
       <c r="C21" t="s">
-        <v>117</v>
+        <v>143</v>
       </c>
       <c r="D21" t="s">
-        <v>33</v>
+        <v>137</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F21">
         <v>100</v>
       </c>
       <c r="G21" s="1">
-        <v>1687570</v>
+        <v>20000</v>
       </c>
       <c r="H21">
-        <v>102.2378</v>
+        <v>100.6708</v>
       </c>
       <c r="I21">
-        <v>168757000</v>
+        <v>2000000</v>
       </c>
       <c r="J21" t="s">
-        <v>118</v>
+        <v>144</v>
       </c>
       <c r="K21" t="s">
-        <v>35</v>
+        <v>139</v>
       </c>
       <c r="L21">
-        <v>168757000</v>
+        <v>2000000</v>
       </c>
       <c r="M21" t="s">
         <v>25</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
       <c r="O21" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P21" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q21" t="s">
-        <v>119</v>
+        <v>145</v>
       </c>
       <c r="R21">
-        <v>7.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>146</v>
       </c>
       <c r="B22" t="s">
-        <v>121</v>
+        <v>147</v>
       </c>
       <c r="C22" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="D22" t="s">
-        <v>42</v>
+        <v>149</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F22">
         <v>1000</v>
       </c>
       <c r="G22" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
       <c r="H22">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I22">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="J22" t="s">
-        <v>123</v>
+        <v>150</v>
       </c>
       <c r="K22" t="s">
-        <v>44</v>
+        <v>151</v>
       </c>
       <c r="L22">
-        <v>200000</v>
+        <v>500000</v>
       </c>
       <c r="M22" t="s">
         <v>25</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
       <c r="O22" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P22" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="Q22" t="s">
-        <v>124</v>
+        <v>152</v>
       </c>
       <c r="R22">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>153</v>
       </c>
       <c r="B23" t="s">
-        <v>126</v>
+        <v>154</v>
       </c>
       <c r="C23" t="s">
-        <v>127</v>
+        <v>155</v>
       </c>
       <c r="D23" t="s">
-        <v>128</v>
+        <v>156</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F23">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G23" s="1">
-        <v>300000</v>
+        <v>250</v>
       </c>
       <c r="H23">
-        <v>100.0972</v>
+        <v>100.0</v>
       </c>
       <c r="I23">
-        <v>30000000</v>
+        <v>250000</v>
       </c>
       <c r="J23" t="s">
-        <v>129</v>
+        <v>153</v>
       </c>
       <c r="K23" t="s">
-        <v>130</v>
+        <v>157</v>
       </c>
       <c r="L23">
-        <v>30000000</v>
+        <v>250000</v>
       </c>
       <c r="M23" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
       <c r="O23" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P23" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q23" t="s">
-        <v>131</v>
+        <v>158</v>
       </c>
       <c r="R23">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>159</v>
       </c>
       <c r="B24" t="s">
-        <v>133</v>
+        <v>160</v>
       </c>
       <c r="C24" t="s">
-        <v>134</v>
+        <v>161</v>
       </c>
       <c r="D24" t="s">
-        <v>33</v>
+        <v>162</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F24">
         <v>100</v>
       </c>
       <c r="G24" s="1">
-        <v>600000</v>
+        <v>40000</v>
       </c>
       <c r="H24">
-        <v>95.8829</v>
+        <v>100.6775</v>
       </c>
       <c r="I24">
-        <v>60000000</v>
+        <v>4000000</v>
       </c>
       <c r="J24" t="s">
-        <v>34</v>
+        <v>163</v>
       </c>
       <c r="K24" t="s">
-        <v>35</v>
+        <v>164</v>
       </c>
       <c r="L24">
-        <v>60000000</v>
+        <v>4000000</v>
       </c>
       <c r="M24" t="s">
         <v>25</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
       <c r="O24" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P24" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="Q24" t="s">
-        <v>135</v>
+        <v>166</v>
       </c>
       <c r="R24">
-        <v>6.5</v>
+        <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="B25" t="s">
-        <v>136</v>
+        <v>167</v>
       </c>
       <c r="C25" t="s">
-        <v>137</v>
+        <v>168</v>
       </c>
       <c r="D25" t="s">
-        <v>128</v>
+        <v>162</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F25">
         <v>100</v>
       </c>
       <c r="G25" s="1">
-        <v>300000</v>
+        <v>30000</v>
       </c>
       <c r="H25">
-        <v>101.3222</v>
+        <v>100.0</v>
       </c>
       <c r="I25">
-        <v>30000000</v>
+        <v>3000000</v>
       </c>
       <c r="J25" t="s">
-        <v>138</v>
+        <v>169</v>
       </c>
       <c r="K25" t="s">
-        <v>130</v>
+        <v>164</v>
       </c>
       <c r="L25">
-        <v>30000000</v>
+        <v>3000000</v>
       </c>
       <c r="M25" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
       <c r="O25" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P25" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="Q25" t="s">
-        <v>139</v>
+        <v>170</v>
       </c>
       <c r="R25">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>171</v>
       </c>
       <c r="B26" t="s">
-        <v>141</v>
+        <v>172</v>
       </c>
       <c r="C26" t="s">
-        <v>142</v>
+        <v>173</v>
       </c>
       <c r="D26" t="s">
-        <v>143</v>
+        <v>174</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F26">
         <v>100</v>
       </c>
       <c r="G26" s="1">
-        <v>200000</v>
+        <v>40000</v>
       </c>
       <c r="H26">
-        <v>100.5807</v>
+        <v>100.2167</v>
       </c>
       <c r="I26">
-        <v>20000000</v>
+        <v>4000000</v>
       </c>
       <c r="J26" t="s">
-        <v>144</v>
+        <v>76</v>
       </c>
       <c r="K26" t="s">
-        <v>145</v>
+        <v>175</v>
       </c>
       <c r="L26">
-        <v>20000000</v>
+        <v>4000000</v>
       </c>
       <c r="M26" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N26" t="s">
-        <v>146</v>
+        <v>26</v>
       </c>
       <c r="O26" t="s">
-        <v>147</v>
+        <v>27</v>
       </c>
       <c r="P26" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="Q26" t="s">
-        <v>148</v>
+        <v>176</v>
       </c>
       <c r="R26">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>177</v>
       </c>
       <c r="B27" t="s">
-        <v>150</v>
+        <v>178</v>
       </c>
       <c r="C27" t="s">
-        <v>151</v>
+        <v>179</v>
       </c>
       <c r="D27" t="s">
-        <v>21</v>
+        <v>174</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F27">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G27" s="1">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="H27">
-        <v>1002.0778</v>
+        <v>101.3081</v>
       </c>
       <c r="I27">
-        <v>50000000</v>
+        <v>1000000</v>
       </c>
       <c r="J27" t="s">
-        <v>152</v>
+        <v>180</v>
       </c>
       <c r="K27" t="s">
-        <v>24</v>
+        <v>175</v>
       </c>
       <c r="L27">
-        <v>50000000</v>
+        <v>1000000</v>
       </c>
       <c r="M27" t="s">
         <v>25</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
       <c r="O27" t="s">
         <v>27</v>
       </c>
       <c r="P27" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="Q27" t="s">
-        <v>153</v>
+        <v>181</v>
       </c>
       <c r="R27">
-        <v>3.25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>154</v>
+        <v>68</v>
       </c>
       <c r="B28" t="s">
-        <v>155</v>
+        <v>182</v>
       </c>
       <c r="C28" t="s">
-        <v>156</v>
+        <v>183</v>
       </c>
       <c r="D28" t="s">
-        <v>157</v>
+        <v>174</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F28">
         <v>100</v>
       </c>
       <c r="G28" s="1">
-        <v>100000</v>
+        <v>10000</v>
       </c>
       <c r="H28">
-        <v>101.06</v>
+        <v>100.0</v>
       </c>
       <c r="I28">
-        <v>10000000</v>
+        <v>1000000</v>
       </c>
       <c r="J28" t="s">
+        <v>184</v>
+      </c>
+      <c r="K28" t="s">
+        <v>175</v>
+      </c>
+      <c r="L28">
+        <v>1000000</v>
+      </c>
+      <c r="M28" t="s">
+        <v>25</v>
+      </c>
+      <c r="N28" t="s">
+        <v>26</v>
+      </c>
+      <c r="O28" t="s">
+        <v>27</v>
+      </c>
+      <c r="P28" t="s">
         <v>91</v>
       </c>
-      <c r="K28" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Q28" t="s">
-        <v>160</v>
+        <v>185</v>
       </c>
       <c r="R28">
-        <v>9.5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>186</v>
       </c>
       <c r="B29" t="s">
-        <v>162</v>
+        <v>187</v>
       </c>
       <c r="C29" t="s">
-        <v>163</v>
+        <v>188</v>
       </c>
       <c r="D29" t="s">
-        <v>33</v>
+        <v>189</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F29">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G29" s="1">
-        <v>500000</v>
+        <v>300</v>
       </c>
       <c r="H29">
-        <v>99.1822</v>
+        <v>100.0</v>
       </c>
       <c r="I29">
-        <v>50000000</v>
+        <v>300000</v>
       </c>
       <c r="J29" t="s">
-        <v>164</v>
+        <v>186</v>
       </c>
       <c r="K29" t="s">
-        <v>35</v>
+        <v>190</v>
       </c>
       <c r="L29">
-        <v>50000000</v>
+        <v>300000</v>
       </c>
       <c r="M29" t="s">
         <v>25</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
       <c r="O29" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P29" t="s">
-        <v>37</v>
+        <v>191</v>
       </c>
       <c r="Q29" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="R29">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>193</v>
       </c>
       <c r="B30" t="s">
-        <v>167</v>
+        <v>194</v>
       </c>
       <c r="C30" t="s">
-        <v>168</v>
+        <v>195</v>
       </c>
       <c r="D30" t="s">
-        <v>21</v>
+        <v>196</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F30">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G30" s="1">
-        <v>15000</v>
+        <v>30000</v>
+      </c>
+      <c r="H30">
+        <v>101.8577</v>
       </c>
       <c r="I30">
-        <v>15000000</v>
+        <v>3000000</v>
+      </c>
+      <c r="J30" t="s">
+        <v>197</v>
       </c>
       <c r="K30" t="s">
-        <v>24</v>
+        <v>198</v>
       </c>
       <c r="L30">
-        <v>15000000</v>
+        <v>3000000</v>
       </c>
       <c r="M30" t="s">
         <v>25</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
       <c r="O30" t="s">
         <v>27</v>
       </c>
       <c r="P30" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="Q30" t="s">
-        <v>169</v>
+        <v>199</v>
       </c>
       <c r="R30">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>170</v>
+        <v>200</v>
       </c>
       <c r="B31" t="s">
-        <v>171</v>
+        <v>201</v>
       </c>
       <c r="C31" t="s">
-        <v>172</v>
+        <v>202</v>
       </c>
       <c r="D31" t="s">
-        <v>21</v>
+        <v>196</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F31">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G31" s="1">
-        <v>10000</v>
+        <v>20000</v>
+      </c>
+      <c r="H31">
+        <v>101.7744</v>
       </c>
       <c r="I31">
-        <v>10000000</v>
+        <v>2000000</v>
+      </c>
+      <c r="J31" t="s">
+        <v>203</v>
       </c>
       <c r="K31" t="s">
-        <v>24</v>
+        <v>198</v>
       </c>
       <c r="L31">
-        <v>10000000</v>
+        <v>2000000</v>
       </c>
       <c r="M31" t="s">
         <v>25</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
       <c r="O31" t="s">
         <v>27</v>
       </c>
       <c r="P31" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="Q31" t="s">
-        <v>169</v>
+        <v>204</v>
       </c>
       <c r="R31">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>205</v>
       </c>
       <c r="B32" t="s">
-        <v>173</v>
+        <v>206</v>
       </c>
       <c r="C32" t="s">
-        <v>174</v>
+        <v>207</v>
       </c>
       <c r="D32" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F32">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G32" s="1">
-        <v>500</v>
+        <v>10000</v>
       </c>
       <c r="H32">
-        <v>1000.0</v>
+        <v>100.2457</v>
       </c>
       <c r="I32">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="J32" t="s">
-        <v>176</v>
+        <v>208</v>
       </c>
       <c r="K32" t="s">
-        <v>177</v>
+        <v>198</v>
       </c>
       <c r="L32">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="M32" t="s">
         <v>25</v>
       </c>
       <c r="N32" t="s">
         <v>26</v>
       </c>
       <c r="O32" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P32" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="Q32" t="s">
-        <v>179</v>
+        <v>209</v>
       </c>
       <c r="R32">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>180</v>
+        <v>210</v>
       </c>
       <c r="B33" t="s">
-        <v>181</v>
+        <v>211</v>
       </c>
       <c r="C33" t="s">
-        <v>182</v>
+        <v>212</v>
       </c>
       <c r="D33" t="s">
-        <v>42</v>
+        <v>196</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F33">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G33" s="1">
-        <v>400</v>
+        <v>30000</v>
       </c>
       <c r="H33">
-        <v>1000.0</v>
+        <v>103.0732</v>
       </c>
       <c r="I33">
-        <v>400000</v>
+        <v>3000000</v>
       </c>
       <c r="J33" t="s">
-        <v>180</v>
+        <v>213</v>
       </c>
       <c r="K33" t="s">
-        <v>44</v>
+        <v>198</v>
       </c>
       <c r="L33">
-        <v>400000</v>
+        <v>3000000</v>
       </c>
       <c r="M33" t="s">
         <v>25</v>
       </c>
       <c r="N33" t="s">
         <v>26</v>
       </c>
       <c r="O33" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P33" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="Q33" t="s">
-        <v>183</v>
+        <v>214</v>
       </c>
       <c r="R33">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>184</v>
+        <v>215</v>
       </c>
       <c r="B34" t="s">
-        <v>185</v>
+        <v>216</v>
       </c>
       <c r="C34" t="s">
-        <v>186</v>
+        <v>217</v>
       </c>
       <c r="D34" t="s">
-        <v>33</v>
+        <v>196</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F34">
         <v>100</v>
       </c>
       <c r="G34" s="1">
-        <v>1002736</v>
+        <v>30000</v>
       </c>
       <c r="H34">
-        <v>95.8408</v>
+        <v>100.4708</v>
       </c>
       <c r="I34">
-        <v>100273600</v>
+        <v>3000000</v>
       </c>
       <c r="J34" t="s">
-        <v>34</v>
+        <v>197</v>
       </c>
       <c r="K34" t="s">
-        <v>35</v>
+        <v>198</v>
       </c>
       <c r="L34">
-        <v>100273600</v>
+        <v>3000000</v>
       </c>
       <c r="M34" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="N34" t="s">
         <v>26</v>
       </c>
       <c r="O34" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P34" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="Q34" t="s">
-        <v>187</v>
+        <v>218</v>
       </c>
       <c r="R34">
-        <v>7.5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>188</v>
+        <v>144</v>
       </c>
       <c r="B35" t="s">
-        <v>189</v>
+        <v>219</v>
       </c>
       <c r="C35" t="s">
-        <v>190</v>
+        <v>220</v>
       </c>
       <c r="D35" t="s">
-        <v>21</v>
+        <v>196</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F35">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G35" s="1">
-        <v>30000</v>
+        <v>10000</v>
       </c>
       <c r="H35">
-        <v>1008.5792</v>
+        <v>101.7457</v>
       </c>
       <c r="I35">
-        <v>30000000</v>
+        <v>1000000</v>
       </c>
       <c r="J35" t="s">
-        <v>191</v>
+        <v>221</v>
       </c>
       <c r="K35" t="s">
-        <v>24</v>
+        <v>198</v>
       </c>
       <c r="L35">
-        <v>30000000</v>
+        <v>1000000</v>
       </c>
       <c r="M35" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="N35" t="s">
         <v>26</v>
       </c>
       <c r="O35" t="s">
         <v>27</v>
       </c>
       <c r="P35" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="Q35" t="s">
-        <v>29</v>
+        <v>222</v>
       </c>
       <c r="R35">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>192</v>
+        <v>223</v>
       </c>
       <c r="B36" t="s">
-        <v>193</v>
+        <v>224</v>
       </c>
       <c r="C36" t="s">
-        <v>194</v>
+        <v>225</v>
       </c>
       <c r="D36" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F36">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G36" s="1">
-        <v>12000</v>
+        <v>40000</v>
       </c>
       <c r="H36">
-        <v>1040.8304</v>
+        <v>103.4957</v>
       </c>
       <c r="I36">
-        <v>12000000</v>
+        <v>4000000</v>
       </c>
       <c r="J36" t="s">
-        <v>196</v>
+        <v>226</v>
       </c>
       <c r="K36" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="L36">
-        <v>12000000</v>
+        <v>4000000</v>
       </c>
       <c r="M36" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N36" t="s">
         <v>26</v>
       </c>
       <c r="O36" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P36" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="Q36" t="s">
-        <v>198</v>
+        <v>227</v>
       </c>
       <c r="R36">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>199</v>
+        <v>228</v>
       </c>
       <c r="B37" t="s">
-        <v>200</v>
+        <v>229</v>
       </c>
       <c r="C37" t="s">
-        <v>201</v>
+        <v>230</v>
       </c>
       <c r="D37" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F37">
         <v>100</v>
       </c>
       <c r="G37" s="1">
         <v>10000</v>
       </c>
       <c r="H37">
-        <v>100.0</v>
+        <v>102.635</v>
       </c>
       <c r="I37">
         <v>1000000</v>
       </c>
       <c r="J37" t="s">
-        <v>203</v>
+        <v>231</v>
+      </c>
+      <c r="K37" t="s">
+        <v>198</v>
       </c>
       <c r="L37">
         <v>1000000</v>
       </c>
       <c r="M37" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="N37" t="s">
         <v>26</v>
       </c>
       <c r="O37" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P37" t="s">
-        <v>204</v>
+        <v>165</v>
       </c>
       <c r="Q37" t="s">
-        <v>205</v>
+        <v>232</v>
       </c>
       <c r="R37">
-        <v>16</v>
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>206</v>
+        <v>233</v>
       </c>
       <c r="B38" t="s">
-        <v>207</v>
+        <v>234</v>
       </c>
       <c r="C38" t="s">
-        <v>208</v>
+        <v>235</v>
       </c>
       <c r="D38" t="s">
-        <v>21</v>
+        <v>196</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F38">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G38" s="1">
-        <v>30000</v>
+        <v>15000</v>
       </c>
       <c r="H38">
-        <v>877.0397</v>
+        <v>102.2752</v>
       </c>
       <c r="I38">
-        <v>30000000</v>
+        <v>1500000</v>
       </c>
       <c r="J38" t="s">
-        <v>209</v>
+        <v>23</v>
       </c>
       <c r="K38" t="s">
-        <v>24</v>
+        <v>198</v>
       </c>
       <c r="L38">
-        <v>30000000</v>
+        <v>1500000</v>
       </c>
       <c r="M38" t="s">
         <v>25</v>
       </c>
       <c r="N38" t="s">
         <v>26</v>
       </c>
       <c r="O38" t="s">
         <v>27</v>
       </c>
       <c r="P38" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="Q38" t="s">
-        <v>210</v>
+        <v>236</v>
       </c>
       <c r="R38">
-        <v>3.25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>211</v>
+        <v>237</v>
       </c>
       <c r="B39" t="s">
-        <v>212</v>
+        <v>238</v>
       </c>
       <c r="C39" t="s">
-        <v>213</v>
+        <v>239</v>
       </c>
       <c r="D39" t="s">
-        <v>33</v>
+        <v>240</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F39">
-        <v>100</v>
+        <v>5000</v>
       </c>
       <c r="G39" s="1">
-        <v>912834</v>
+        <v>950</v>
       </c>
       <c r="H39">
-        <v>97.4601</v>
+        <v>100.0</v>
       </c>
       <c r="I39">
-        <v>91283400</v>
+        <v>4750000</v>
       </c>
       <c r="J39" t="s">
-        <v>214</v>
+        <v>35</v>
       </c>
       <c r="K39" t="s">
-        <v>35</v>
+        <v>241</v>
       </c>
       <c r="L39">
-        <v>91283400</v>
+        <v>4750000</v>
       </c>
       <c r="M39" t="s">
         <v>25</v>
       </c>
       <c r="N39" t="s">
         <v>26</v>
       </c>
       <c r="O39" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P39" t="s">
-        <v>37</v>
+        <v>191</v>
       </c>
       <c r="Q39" t="s">
-        <v>215</v>
+        <v>242</v>
       </c>
       <c r="R39">
-        <v>6.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>140</v>
+        <v>243</v>
       </c>
       <c r="B40" t="s">
-        <v>216</v>
+        <v>244</v>
       </c>
       <c r="C40" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
       <c r="D40" t="s">
-        <v>21</v>
+        <v>246</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F40">
         <v>1000</v>
       </c>
       <c r="G40" s="1">
-        <v>50000</v>
+        <v>400</v>
       </c>
       <c r="H40">
-        <v>1009.9142</v>
+        <v>100.0</v>
       </c>
       <c r="I40">
-        <v>50000000</v>
+        <v>400000</v>
       </c>
       <c r="J40" t="s">
-        <v>23</v>
+        <v>243</v>
       </c>
       <c r="K40" t="s">
-        <v>24</v>
+        <v>247</v>
       </c>
       <c r="L40">
-        <v>50000000</v>
+        <v>400000</v>
       </c>
       <c r="M40" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="N40" t="s">
         <v>26</v>
       </c>
       <c r="O40" t="s">
         <v>27</v>
       </c>
       <c r="P40" t="s">
-        <v>28</v>
+        <v>248</v>
       </c>
       <c r="Q40" t="s">
-        <v>218</v>
+        <v>249</v>
       </c>
       <c r="R40">
-        <v>3.25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>219</v>
+        <v>250</v>
       </c>
       <c r="B41" t="s">
-        <v>220</v>
+        <v>251</v>
       </c>
       <c r="C41" t="s">
-        <v>221</v>
+        <v>252</v>
       </c>
       <c r="D41" t="s">
-        <v>33</v>
+        <v>246</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F41">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G41" s="1">
-        <v>520737</v>
+        <v>1500</v>
       </c>
       <c r="H41">
-        <v>97.3324</v>
+        <v>100.0</v>
       </c>
       <c r="I41">
-        <v>52073700</v>
+        <v>1500000</v>
       </c>
       <c r="J41" t="s">
-        <v>214</v>
+        <v>250</v>
       </c>
       <c r="K41" t="s">
-        <v>35</v>
+        <v>247</v>
       </c>
       <c r="L41">
-        <v>52073700</v>
+        <v>1500000</v>
       </c>
       <c r="M41" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="N41" t="s">
         <v>26</v>
       </c>
       <c r="O41" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P41" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q41" t="s">
-        <v>222</v>
+        <v>253</v>
       </c>
       <c r="R41">
-        <v>7.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>223</v>
+        <v>254</v>
       </c>
       <c r="B42" t="s">
-        <v>224</v>
+        <v>255</v>
       </c>
       <c r="C42" t="s">
-        <v>225</v>
+        <v>256</v>
       </c>
       <c r="D42" t="s">
-        <v>42</v>
+        <v>246</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F42">
         <v>1000</v>
       </c>
       <c r="G42" s="1">
-        <v>1156</v>
+        <v>399</v>
       </c>
       <c r="H42">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I42">
-        <v>1156000</v>
+        <v>399000</v>
       </c>
       <c r="J42" t="s">
-        <v>223</v>
+        <v>254</v>
       </c>
       <c r="K42" t="s">
-        <v>44</v>
+        <v>247</v>
       </c>
       <c r="L42">
-        <v>1156000</v>
+        <v>399000</v>
       </c>
       <c r="M42" t="s">
         <v>25</v>
       </c>
       <c r="N42" t="s">
         <v>26</v>
       </c>
       <c r="O42" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P42" t="s">
-        <v>47</v>
+        <v>132</v>
       </c>
       <c r="Q42" t="s">
-        <v>226</v>
+        <v>257</v>
       </c>
       <c r="R42">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>227</v>
+        <v>258</v>
       </c>
       <c r="B43" t="s">
-        <v>228</v>
+        <v>259</v>
       </c>
       <c r="C43" t="s">
-        <v>229</v>
+        <v>260</v>
       </c>
       <c r="D43" t="s">
-        <v>21</v>
+        <v>246</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F43">
         <v>1000</v>
       </c>
       <c r="G43" s="1">
-        <v>50000</v>
+        <v>1156</v>
       </c>
       <c r="H43">
-        <v>1013.9253</v>
+        <v>100.0</v>
       </c>
       <c r="I43">
-        <v>50000000</v>
+        <v>1156000</v>
       </c>
       <c r="J43" t="s">
-        <v>230</v>
+        <v>258</v>
       </c>
       <c r="K43" t="s">
-        <v>24</v>
+        <v>247</v>
       </c>
       <c r="L43">
-        <v>50000000</v>
+        <v>1156000</v>
       </c>
       <c r="M43" t="s">
         <v>25</v>
       </c>
       <c r="N43" t="s">
         <v>26</v>
       </c>
       <c r="O43" t="s">
         <v>27</v>
       </c>
       <c r="P43" t="s">
-        <v>28</v>
+        <v>132</v>
       </c>
       <c r="Q43" t="s">
-        <v>231</v>
+        <v>257</v>
       </c>
       <c r="R43">
-        <v>3.25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>232</v>
+        <v>261</v>
       </c>
       <c r="B44" t="s">
-        <v>233</v>
+        <v>262</v>
       </c>
       <c r="C44" t="s">
-        <v>234</v>
+        <v>263</v>
       </c>
       <c r="D44" t="s">
-        <v>72</v>
+        <v>246</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F44">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G44" s="1">
-        <v>10000</v>
+        <v>660</v>
       </c>
       <c r="H44">
         <v>100.0</v>
       </c>
       <c r="I44">
-        <v>1000000</v>
+        <v>660000</v>
       </c>
       <c r="J44" t="s">
-        <v>73</v>
+        <v>261</v>
       </c>
       <c r="K44" t="s">
-        <v>74</v>
+        <v>247</v>
       </c>
       <c r="L44">
-        <v>1000000</v>
+        <v>660000</v>
       </c>
       <c r="M44" t="s">
         <v>25</v>
       </c>
       <c r="N44" t="s">
         <v>26</v>
       </c>
       <c r="O44" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P44" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q44" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="R44">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>236</v>
+        <v>264</v>
       </c>
       <c r="B45" t="s">
-        <v>237</v>
+        <v>265</v>
       </c>
       <c r="C45" t="s">
-        <v>238</v>
+        <v>266</v>
       </c>
       <c r="D45" t="s">
-        <v>72</v>
+        <v>246</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F45">
         <v>1000</v>
       </c>
       <c r="G45" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
       <c r="H45">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I45">
-        <v>250000</v>
+        <v>200000</v>
       </c>
       <c r="J45" t="s">
-        <v>239</v>
+        <v>264</v>
       </c>
       <c r="K45" t="s">
-        <v>74</v>
+        <v>247</v>
       </c>
       <c r="L45">
-        <v>250000</v>
+        <v>200000</v>
       </c>
       <c r="M45" t="s">
         <v>25</v>
       </c>
       <c r="N45" t="s">
         <v>26</v>
       </c>
       <c r="O45" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P45" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q45" t="s">
-        <v>240</v>
+        <v>267</v>
       </c>
       <c r="R45">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>241</v>
+        <v>264</v>
       </c>
       <c r="B46" t="s">
-        <v>242</v>
+        <v>268</v>
       </c>
       <c r="C46" t="s">
-        <v>243</v>
+        <v>269</v>
       </c>
       <c r="D46" t="s">
-        <v>33</v>
+        <v>246</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F46">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G46" s="1">
-        <v>700000</v>
+        <v>200</v>
       </c>
       <c r="H46">
-        <v>96.5236</v>
+        <v>100.0</v>
       </c>
       <c r="I46">
-        <v>70000000</v>
+        <v>200000</v>
       </c>
       <c r="J46" t="s">
-        <v>34</v>
+        <v>264</v>
       </c>
       <c r="K46" t="s">
-        <v>35</v>
+        <v>247</v>
       </c>
       <c r="L46">
-        <v>70000000</v>
+        <v>200000</v>
       </c>
       <c r="M46" t="s">
         <v>25</v>
       </c>
       <c r="N46" t="s">
         <v>26</v>
       </c>
       <c r="O46" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P46" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q46" t="s">
-        <v>244</v>
+        <v>267</v>
       </c>
       <c r="R46">
-        <v>7.5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>245</v>
+        <v>264</v>
       </c>
       <c r="B47" t="s">
+        <v>270</v>
+      </c>
+      <c r="C47" t="s">
+        <v>271</v>
+      </c>
+      <c r="D47" t="s">
         <v>246</v>
       </c>
-      <c r="C47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E47" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F47">
         <v>1000</v>
       </c>
       <c r="G47" s="1">
-        <v>5000</v>
+        <v>200</v>
       </c>
       <c r="H47">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I47">
-        <v>5000000</v>
+        <v>200000</v>
       </c>
       <c r="J47" t="s">
-        <v>245</v>
+        <v>264</v>
       </c>
       <c r="K47" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="L47">
-        <v>5000000</v>
+        <v>200000</v>
       </c>
       <c r="M47" t="s">
         <v>25</v>
       </c>
       <c r="N47" t="s">
         <v>26</v>
       </c>
       <c r="O47" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P47" t="s">
-        <v>250</v>
+        <v>132</v>
       </c>
       <c r="Q47" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="R47">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>252</v>
+        <v>272</v>
       </c>
       <c r="B48" t="s">
-        <v>253</v>
+        <v>273</v>
       </c>
       <c r="C48" t="s">
-        <v>254</v>
+        <v>274</v>
       </c>
       <c r="D48" t="s">
-        <v>42</v>
+        <v>246</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F48">
         <v>1000</v>
       </c>
       <c r="G48" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
       <c r="H48">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I48">
-        <v>250000</v>
+        <v>500000</v>
       </c>
       <c r="J48" t="s">
-        <v>252</v>
+        <v>272</v>
       </c>
       <c r="K48" t="s">
-        <v>44</v>
+        <v>247</v>
       </c>
       <c r="L48">
-        <v>250000</v>
+        <v>500000</v>
       </c>
       <c r="M48" t="s">
         <v>25</v>
       </c>
       <c r="N48" t="s">
         <v>26</v>
       </c>
       <c r="O48" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P48" t="s">
-        <v>47</v>
+        <v>132</v>
       </c>
       <c r="Q48" t="s">
-        <v>94</v>
+        <v>275</v>
       </c>
       <c r="R48">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>255</v>
+        <v>276</v>
       </c>
       <c r="B49" t="s">
-        <v>256</v>
+        <v>277</v>
       </c>
       <c r="C49" t="s">
-        <v>257</v>
+        <v>278</v>
       </c>
       <c r="D49" t="s">
-        <v>33</v>
+        <v>246</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F49">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G49" s="1">
-        <v>454528</v>
+        <v>500</v>
       </c>
       <c r="H49">
-        <v>99.09</v>
+        <v>100.0</v>
       </c>
       <c r="I49">
-        <v>45452800</v>
+        <v>500000</v>
       </c>
       <c r="J49" t="s">
-        <v>258</v>
+        <v>276</v>
       </c>
       <c r="K49" t="s">
-        <v>35</v>
+        <v>247</v>
       </c>
       <c r="L49">
-        <v>45452800</v>
+        <v>500000</v>
       </c>
       <c r="M49" t="s">
         <v>25</v>
       </c>
       <c r="N49" t="s">
         <v>26</v>
       </c>
       <c r="O49" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P49" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q49" t="s">
-        <v>259</v>
+        <v>279</v>
       </c>
       <c r="R49">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>260</v>
+        <v>280</v>
       </c>
       <c r="B50" t="s">
-        <v>261</v>
+        <v>281</v>
       </c>
       <c r="C50" t="s">
-        <v>262</v>
+        <v>282</v>
       </c>
       <c r="D50" t="s">
-        <v>33</v>
+        <v>246</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F50">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G50" s="1">
-        <v>1000000</v>
+        <v>250</v>
       </c>
       <c r="H50">
-        <v>100.7294</v>
+        <v>100.0</v>
       </c>
       <c r="I50">
-        <v>100000000</v>
+        <v>250000</v>
       </c>
       <c r="J50" t="s">
-        <v>263</v>
+        <v>280</v>
       </c>
       <c r="K50" t="s">
-        <v>35</v>
+        <v>247</v>
       </c>
       <c r="L50">
-        <v>100000000</v>
+        <v>250000</v>
       </c>
       <c r="M50" t="s">
         <v>25</v>
       </c>
       <c r="N50" t="s">
         <v>26</v>
       </c>
       <c r="O50" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P50" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q50" t="s">
-        <v>264</v>
+        <v>283</v>
       </c>
       <c r="R50">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="B51" t="s">
-        <v>266</v>
+        <v>284</v>
       </c>
       <c r="C51" t="s">
-        <v>267</v>
+        <v>285</v>
       </c>
       <c r="D51" t="s">
-        <v>72</v>
+        <v>246</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F51">
         <v>1000</v>
       </c>
       <c r="G51" s="1">
-        <v>1000</v>
+        <v>250</v>
       </c>
       <c r="H51">
-        <v>1005.0</v>
+        <v>100.0</v>
       </c>
       <c r="I51">
-        <v>1000000</v>
+        <v>250000</v>
       </c>
       <c r="J51" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="K51" t="s">
-        <v>74</v>
+        <v>247</v>
       </c>
       <c r="L51">
-        <v>1000000</v>
+        <v>250000</v>
       </c>
       <c r="M51" t="s">
         <v>25</v>
       </c>
       <c r="N51" t="s">
         <v>26</v>
       </c>
       <c r="O51" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P51" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q51" t="s">
-        <v>198</v>
+        <v>283</v>
       </c>
       <c r="R51">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>269</v>
+        <v>286</v>
       </c>
       <c r="B52" t="s">
-        <v>270</v>
+        <v>287</v>
       </c>
       <c r="C52" t="s">
-        <v>271</v>
+        <v>288</v>
       </c>
       <c r="D52" t="s">
-        <v>33</v>
+        <v>246</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F52">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G52" s="1">
-        <v>900000</v>
+        <v>250</v>
       </c>
       <c r="H52">
-        <v>101.2751</v>
+        <v>100.0</v>
       </c>
       <c r="I52">
-        <v>90000000</v>
+        <v>250000</v>
       </c>
       <c r="J52" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="K52" t="s">
-        <v>35</v>
+        <v>247</v>
       </c>
       <c r="L52">
-        <v>90000000</v>
+        <v>250000</v>
       </c>
       <c r="M52" t="s">
         <v>25</v>
       </c>
       <c r="N52" t="s">
         <v>26</v>
       </c>
       <c r="O52" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P52" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q52" t="s">
-        <v>273</v>
+        <v>289</v>
       </c>
       <c r="R52">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
       <c r="B53" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="C53" t="s">
-        <v>276</v>
+        <v>292</v>
       </c>
       <c r="D53" t="s">
-        <v>33</v>
+        <v>246</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F53">
+        <v>1000</v>
+      </c>
+      <c r="G53" s="1">
         <v>100</v>
       </c>
-      <c r="G53" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="H53">
-        <v>97.9521</v>
+        <v>100.0</v>
       </c>
       <c r="I53">
-        <v>120000000</v>
+        <v>100000</v>
       </c>
       <c r="J53" t="s">
-        <v>214</v>
+        <v>290</v>
       </c>
       <c r="K53" t="s">
-        <v>35</v>
+        <v>247</v>
       </c>
       <c r="L53">
-        <v>120000000</v>
+        <v>100000</v>
       </c>
       <c r="M53" t="s">
         <v>25</v>
       </c>
       <c r="N53" t="s">
         <v>26</v>
       </c>
       <c r="O53" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P53" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q53" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="R53">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>278</v>
+        <v>293</v>
       </c>
       <c r="B54" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
       <c r="C54" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
       <c r="D54" t="s">
-        <v>281</v>
+        <v>246</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F54">
         <v>1000</v>
       </c>
       <c r="G54" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
       <c r="H54">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I54">
-        <v>500000</v>
+        <v>150000</v>
       </c>
       <c r="J54" t="s">
-        <v>278</v>
+        <v>293</v>
       </c>
       <c r="K54" t="s">
-        <v>282</v>
+        <v>247</v>
       </c>
       <c r="L54">
-        <v>500000</v>
+        <v>150000</v>
       </c>
       <c r="M54" t="s">
         <v>25</v>
       </c>
       <c r="N54" t="s">
         <v>26</v>
       </c>
       <c r="O54" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P54" t="s">
-        <v>283</v>
+        <v>132</v>
       </c>
       <c r="Q54" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="R54">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="B55" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="C55" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="D55" t="s">
-        <v>33</v>
+        <v>246</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F55">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G55" s="1">
-        <v>422015</v>
+        <v>400</v>
       </c>
       <c r="H55">
-        <v>100.1421</v>
+        <v>100.0</v>
       </c>
       <c r="I55">
-        <v>42201500</v>
+        <v>400000</v>
       </c>
       <c r="J55" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="K55" t="s">
-        <v>35</v>
+        <v>247</v>
       </c>
       <c r="L55">
-        <v>42201500</v>
+        <v>400000</v>
       </c>
       <c r="M55" t="s">
         <v>25</v>
       </c>
       <c r="N55" t="s">
         <v>26</v>
       </c>
       <c r="O55" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P55" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q55" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="R55">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="B56" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="C56" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="D56" t="s">
-        <v>42</v>
+        <v>246</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F56">
         <v>1000</v>
       </c>
       <c r="G56" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
       <c r="H56">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I56">
-        <v>500000</v>
+        <v>400000</v>
       </c>
       <c r="J56" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="K56" t="s">
-        <v>44</v>
+        <v>247</v>
       </c>
       <c r="L56">
-        <v>500000</v>
+        <v>400000</v>
       </c>
       <c r="M56" t="s">
         <v>25</v>
       </c>
       <c r="N56" t="s">
         <v>26</v>
       </c>
       <c r="O56" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P56" t="s">
-        <v>47</v>
+        <v>132</v>
       </c>
       <c r="Q56" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="R56">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B57" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="C57" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="D57" t="s">
-        <v>33</v>
+        <v>246</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F57">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G57" s="1">
-        <v>296181</v>
+        <v>400</v>
       </c>
       <c r="H57">
-        <v>98.3708</v>
+        <v>100.0</v>
       </c>
       <c r="I57">
-        <v>29618100</v>
+        <v>400000</v>
       </c>
       <c r="J57" t="s">
-        <v>214</v>
+        <v>296</v>
       </c>
       <c r="K57" t="s">
-        <v>35</v>
+        <v>247</v>
       </c>
       <c r="L57">
-        <v>29618100</v>
+        <v>400000</v>
       </c>
       <c r="M57" t="s">
         <v>25</v>
       </c>
       <c r="N57" t="s">
         <v>26</v>
       </c>
       <c r="O57" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P57" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q57" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="R57">
-        <v>6.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B58" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="C58" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="D58" t="s">
-        <v>21</v>
+        <v>246</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F58">
         <v>1000</v>
       </c>
       <c r="G58" s="1">
-        <v>50000</v>
+        <v>400</v>
       </c>
       <c r="H58">
-        <v>973.2734</v>
+        <v>100.0</v>
       </c>
       <c r="I58">
-        <v>50000000</v>
+        <v>400000</v>
       </c>
       <c r="J58" t="s">
-        <v>164</v>
+        <v>296</v>
       </c>
       <c r="K58" t="s">
-        <v>24</v>
+        <v>247</v>
       </c>
       <c r="L58">
-        <v>50000000</v>
+        <v>400000</v>
       </c>
       <c r="M58" t="s">
         <v>25</v>
       </c>
       <c r="N58" t="s">
         <v>26</v>
       </c>
       <c r="O58" t="s">
         <v>27</v>
       </c>
       <c r="P58" t="s">
-        <v>28</v>
+        <v>132</v>
       </c>
       <c r="Q58" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="R58">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="B59" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="C59" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="D59" t="s">
-        <v>21</v>
+        <v>246</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F59">
         <v>1000</v>
       </c>
       <c r="G59" s="1">
-        <v>30000</v>
+        <v>400</v>
       </c>
       <c r="H59">
-        <v>1008.5792</v>
+        <v>100.0</v>
       </c>
       <c r="I59">
-        <v>30000000</v>
+        <v>400000</v>
       </c>
       <c r="J59" t="s">
-        <v>191</v>
+        <v>306</v>
       </c>
       <c r="K59" t="s">
-        <v>24</v>
+        <v>247</v>
       </c>
       <c r="L59">
-        <v>30000000</v>
+        <v>400000</v>
       </c>
       <c r="M59" t="s">
         <v>25</v>
       </c>
       <c r="N59" t="s">
         <v>26</v>
       </c>
       <c r="O59" t="s">
         <v>27</v>
       </c>
       <c r="P59" t="s">
-        <v>28</v>
+        <v>132</v>
       </c>
       <c r="Q59" t="s">
-        <v>29</v>
+        <v>309</v>
       </c>
       <c r="R59">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="B60" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="C60" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="D60" t="s">
-        <v>195</v>
+        <v>246</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F60">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G60" s="1">
-        <v>200000</v>
+        <v>400</v>
       </c>
       <c r="H60">
         <v>100.0</v>
       </c>
       <c r="I60">
-        <v>20000000</v>
+        <v>400000</v>
       </c>
       <c r="J60" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="K60" t="s">
-        <v>197</v>
+        <v>247</v>
       </c>
       <c r="L60">
-        <v>20000000</v>
+        <v>400000</v>
       </c>
       <c r="M60" t="s">
         <v>25</v>
       </c>
       <c r="N60" t="s">
         <v>26</v>
       </c>
       <c r="O60" t="s">
-        <v>309</v>
+        <v>27</v>
       </c>
       <c r="P60" t="s">
-        <v>28</v>
+        <v>132</v>
       </c>
       <c r="Q60" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="R60">
-        <v>11.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B61" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C61" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="D61" t="s">
-        <v>21</v>
+        <v>246</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F61">
         <v>1000</v>
       </c>
       <c r="G61" s="1">
-        <v>30000</v>
+        <v>400</v>
       </c>
       <c r="H61">
-        <v>1001.102</v>
+        <v>100.0</v>
       </c>
       <c r="I61">
-        <v>30000000</v>
+        <v>400000</v>
       </c>
       <c r="J61" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="K61" t="s">
-        <v>24</v>
+        <v>247</v>
       </c>
       <c r="L61">
-        <v>30000000</v>
+        <v>400000</v>
       </c>
       <c r="M61" t="s">
         <v>25</v>
       </c>
       <c r="N61" t="s">
         <v>26</v>
       </c>
       <c r="O61" t="s">
         <v>27</v>
       </c>
       <c r="P61" t="s">
-        <v>28</v>
+        <v>132</v>
       </c>
       <c r="Q61" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="R61">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" t="s">
         <v>316</v>
       </c>
       <c r="B62" t="s">
         <v>317</v>
       </c>
       <c r="C62" t="s">
         <v>318</v>
       </c>
       <c r="D62" t="s">
-        <v>128</v>
+        <v>246</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F62">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G62" s="1">
-        <v>300000</v>
+        <v>400</v>
       </c>
       <c r="H62">
-        <v>106.7399</v>
+        <v>100.0</v>
       </c>
       <c r="I62">
-        <v>30000000</v>
+        <v>400000</v>
       </c>
       <c r="J62" t="s">
+        <v>316</v>
+      </c>
+      <c r="K62" t="s">
+        <v>247</v>
+      </c>
+      <c r="L62">
+        <v>400000</v>
+      </c>
+      <c r="M62" t="s">
+        <v>25</v>
+      </c>
+      <c r="N62" t="s">
+        <v>26</v>
+      </c>
+      <c r="O62" t="s">
+        <v>27</v>
+      </c>
+      <c r="P62" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q62" t="s">
         <v>319</v>
       </c>
-      <c r="K62" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="R62">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" t="s">
+        <v>320</v>
+      </c>
+      <c r="B63" t="s">
         <v>321</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>322</v>
       </c>
-      <c r="C63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D63" t="s">
-        <v>42</v>
+        <v>246</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F63">
         <v>1000</v>
       </c>
       <c r="G63" s="1">
-        <v>660</v>
+        <v>400</v>
       </c>
       <c r="H63">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I63">
-        <v>660000</v>
+        <v>400000</v>
       </c>
       <c r="J63" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="K63" t="s">
-        <v>44</v>
+        <v>247</v>
       </c>
       <c r="L63">
-        <v>660000</v>
+        <v>400000</v>
       </c>
       <c r="M63" t="s">
         <v>25</v>
       </c>
       <c r="N63" t="s">
         <v>26</v>
       </c>
       <c r="O63" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P63" t="s">
-        <v>47</v>
+        <v>132</v>
       </c>
       <c r="Q63" t="s">
-        <v>226</v>
+        <v>319</v>
       </c>
       <c r="R63">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" t="s">
+        <v>323</v>
+      </c>
+      <c r="B64" t="s">
         <v>324</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>325</v>
       </c>
-      <c r="C64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D64" t="s">
-        <v>33</v>
+        <v>246</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F64">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G64" s="1">
-        <v>194835</v>
+        <v>400</v>
       </c>
       <c r="H64">
-        <v>99.72</v>
+        <v>100.0</v>
       </c>
       <c r="I64">
-        <v>19483500</v>
+        <v>400000</v>
       </c>
       <c r="J64" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="K64" t="s">
-        <v>35</v>
+        <v>247</v>
       </c>
       <c r="L64">
-        <v>19483500</v>
+        <v>400000</v>
       </c>
       <c r="M64" t="s">
         <v>25</v>
       </c>
       <c r="N64" t="s">
         <v>26</v>
       </c>
       <c r="O64" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P64" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q64" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="R64">
-        <v>6.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="B65" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="C65" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="D65" t="s">
-        <v>33</v>
+        <v>246</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F65">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G65" s="1">
-        <v>500000</v>
+        <v>400</v>
       </c>
       <c r="H65">
-        <v>105.4023</v>
+        <v>100.0</v>
       </c>
       <c r="I65">
-        <v>50000000</v>
+        <v>400000</v>
       </c>
       <c r="J65" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="K65" t="s">
-        <v>35</v>
+        <v>247</v>
       </c>
       <c r="L65">
-        <v>50000000</v>
+        <v>400000</v>
       </c>
       <c r="M65" t="s">
         <v>25</v>
       </c>
       <c r="N65" t="s">
         <v>26</v>
       </c>
       <c r="O65" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P65" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q65" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="R65">
-        <v>7.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="B66" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="C66" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="D66" t="s">
-        <v>33</v>
+        <v>246</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F66">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G66" s="1">
-        <v>565650</v>
+        <v>200</v>
       </c>
       <c r="H66">
-        <v>105.5674</v>
+        <v>100.0</v>
       </c>
       <c r="I66">
-        <v>56565000</v>
+        <v>200000</v>
       </c>
       <c r="J66" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="K66" t="s">
-        <v>35</v>
+        <v>247</v>
       </c>
       <c r="L66">
-        <v>56565000</v>
+        <v>200000</v>
       </c>
       <c r="M66" t="s">
         <v>25</v>
       </c>
       <c r="N66" t="s">
         <v>26</v>
       </c>
       <c r="O66" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P66" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q66" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="R66">
-        <v>7.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="B67" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="C67" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="D67" t="s">
-        <v>33</v>
+        <v>246</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F67">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G67" s="1">
-        <v>1050000</v>
+        <v>2000</v>
       </c>
       <c r="H67">
-        <v>103.1014</v>
+        <v>100.0</v>
       </c>
       <c r="I67">
-        <v>105000000</v>
+        <v>2000000</v>
       </c>
       <c r="J67" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="K67" t="s">
-        <v>35</v>
+        <v>247</v>
       </c>
       <c r="L67">
-        <v>105000000</v>
+        <v>2000000</v>
       </c>
       <c r="M67" t="s">
         <v>25</v>
       </c>
       <c r="N67" t="s">
         <v>26</v>
       </c>
       <c r="O67" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P67" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q67" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="R67">
-        <v>7.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="B68" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="C68" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="D68" t="s">
-        <v>33</v>
+        <v>246</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F68">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G68" s="1">
-        <v>700000</v>
+        <v>2000</v>
       </c>
       <c r="H68">
-        <v>101.9113</v>
+        <v>100.0</v>
       </c>
       <c r="I68">
-        <v>70000000</v>
+        <v>2000000</v>
       </c>
       <c r="J68" t="s">
-        <v>258</v>
+        <v>213</v>
       </c>
       <c r="K68" t="s">
-        <v>35</v>
+        <v>247</v>
       </c>
       <c r="L68">
-        <v>70000000</v>
+        <v>2000000</v>
       </c>
       <c r="M68" t="s">
         <v>25</v>
       </c>
       <c r="N68" t="s">
         <v>26</v>
       </c>
       <c r="O68" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P68" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q68" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="R68">
-        <v>7.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" t="s">
-        <v>302</v>
+        <v>343</v>
       </c>
       <c r="B69" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="C69" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="D69" t="s">
-        <v>128</v>
+        <v>246</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F69">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G69" s="1">
-        <v>350000</v>
+        <v>2000</v>
       </c>
       <c r="H69">
-        <v>100.7583</v>
+        <v>100.0</v>
       </c>
       <c r="I69">
-        <v>35000000</v>
+        <v>2000000</v>
       </c>
       <c r="J69" t="s">
-        <v>349</v>
+        <v>213</v>
       </c>
       <c r="K69" t="s">
-        <v>130</v>
+        <v>247</v>
       </c>
       <c r="L69">
-        <v>35000000</v>
+        <v>2000000</v>
       </c>
       <c r="M69" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N69" t="s">
         <v>26</v>
       </c>
       <c r="O69" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P69" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q69" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="R69">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="B70" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="C70" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="D70" t="s">
-        <v>21</v>
+        <v>246</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F70">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G70" s="1">
-        <v>50000</v>
+        <v>30000</v>
       </c>
       <c r="H70">
-        <v>1004.5024</v>
+        <v>100.0</v>
       </c>
       <c r="I70">
-        <v>50000000</v>
+        <v>3000000</v>
       </c>
       <c r="J70" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="K70" t="s">
-        <v>24</v>
+        <v>247</v>
       </c>
       <c r="L70">
-        <v>50000000</v>
+        <v>3000000</v>
       </c>
       <c r="M70" t="s">
         <v>25</v>
       </c>
       <c r="N70" t="s">
         <v>26</v>
       </c>
       <c r="O70" t="s">
         <v>27</v>
       </c>
       <c r="P70" t="s">
-        <v>28</v>
+        <v>132</v>
       </c>
       <c r="Q70" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="R70">
-        <v>3.25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" t="s">
+        <v>352</v>
+      </c>
+      <c r="B71" t="s">
+        <v>353</v>
+      </c>
+      <c r="C71" t="s">
+        <v>354</v>
+      </c>
+      <c r="D71" t="s">
+        <v>246</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F71">
+        <v>100</v>
+      </c>
+      <c r="G71" s="1">
+        <v>20000</v>
+      </c>
+      <c r="H71">
+        <v>100.0</v>
+      </c>
+      <c r="I71">
+        <v>2000000</v>
+      </c>
+      <c r="J71" t="s">
+        <v>355</v>
+      </c>
+      <c r="K71" t="s">
+        <v>247</v>
+      </c>
+      <c r="L71">
+        <v>2000000</v>
+      </c>
+      <c r="M71" t="s">
+        <v>25</v>
+      </c>
+      <c r="N71" t="s">
+        <v>26</v>
+      </c>
+      <c r="O71" t="s">
+        <v>27</v>
+      </c>
+      <c r="P71" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q71" t="s">
         <v>356</v>
-      </c>
-[...46 lines deleted...]
-        <v>359</v>
       </c>
       <c r="R71">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" t="s">
-        <v>360</v>
+        <v>35</v>
       </c>
       <c r="B72" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C72" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="D72" t="s">
-        <v>128</v>
+        <v>246</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F72">
         <v>100</v>
       </c>
       <c r="G72" s="1">
-        <v>200000</v>
+        <v>30000</v>
       </c>
       <c r="H72">
-        <v>100.3694</v>
+        <v>100.0</v>
       </c>
       <c r="I72">
-        <v>20000000</v>
+        <v>3000000</v>
       </c>
       <c r="J72" t="s">
-        <v>363</v>
+        <v>35</v>
       </c>
       <c r="K72" t="s">
-        <v>130</v>
+        <v>247</v>
       </c>
       <c r="L72">
-        <v>20000000</v>
+        <v>3000000</v>
       </c>
       <c r="M72" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N72" t="s">
         <v>26</v>
       </c>
       <c r="O72" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P72" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q72" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="R72">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" t="s">
-        <v>365</v>
+        <v>108</v>
       </c>
       <c r="B73" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="C73" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="D73" t="s">
-        <v>33</v>
+        <v>246</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F73">
         <v>100</v>
       </c>
       <c r="G73" s="1">
-        <v>900000</v>
+        <v>10000</v>
       </c>
       <c r="H73">
-        <v>99.8569</v>
+        <v>100.0</v>
       </c>
       <c r="I73">
-        <v>90000000</v>
+        <v>1000000</v>
       </c>
       <c r="J73" t="s">
-        <v>214</v>
+        <v>108</v>
       </c>
       <c r="K73" t="s">
-        <v>35</v>
+        <v>247</v>
       </c>
       <c r="L73">
-        <v>90000000</v>
+        <v>1000000</v>
       </c>
       <c r="M73" t="s">
         <v>25</v>
       </c>
       <c r="N73" t="s">
         <v>26</v>
       </c>
       <c r="O73" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P73" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q73" t="s">
-        <v>328</v>
+        <v>362</v>
       </c>
       <c r="R73">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" t="s">
+        <v>363</v>
+      </c>
+      <c r="B74" t="s">
+        <v>364</v>
+      </c>
+      <c r="C74" t="s">
+        <v>365</v>
+      </c>
+      <c r="D74" t="s">
+        <v>366</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F74">
+        <v>100</v>
+      </c>
+      <c r="G74" s="1">
+        <v>10000</v>
+      </c>
+      <c r="H74">
+        <v>100.0</v>
+      </c>
+      <c r="I74">
+        <v>1000000</v>
+      </c>
+      <c r="J74" t="s">
+        <v>363</v>
+      </c>
+      <c r="K74" t="s">
+        <v>367</v>
+      </c>
+      <c r="L74">
+        <v>1000000</v>
+      </c>
+      <c r="M74" t="s">
+        <v>25</v>
+      </c>
+      <c r="N74" t="s">
+        <v>26</v>
+      </c>
+      <c r="O74" t="s">
+        <v>27</v>
+      </c>
+      <c r="P74" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q74" t="s">
         <v>368</v>
       </c>
-      <c r="B74" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="R74">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" t="s">
-        <v>334</v>
+        <v>369</v>
       </c>
       <c r="B75" t="s">
+        <v>370</v>
+      </c>
+      <c r="C75" t="s">
         <v>371</v>
       </c>
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>372</v>
       </c>
-      <c r="D75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F75">
         <v>1000</v>
       </c>
       <c r="G75" s="1">
-        <v>300</v>
+        <v>1000</v>
       </c>
       <c r="H75">
-        <v>1000.0</v>
+        <v>100.5</v>
       </c>
       <c r="I75">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="J75" t="s">
-        <v>334</v>
+        <v>373</v>
       </c>
       <c r="K75" t="s">
-        <v>79</v>
+        <v>374</v>
       </c>
       <c r="L75">
-        <v>300000</v>
+        <v>1000000</v>
       </c>
       <c r="M75" t="s">
         <v>25</v>
       </c>
       <c r="N75" t="s">
         <v>26</v>
       </c>
       <c r="O75" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P75" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="Q75" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="R75">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" t="s">
-        <v>351</v>
+        <v>376</v>
       </c>
       <c r="B76" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C76" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="D76" t="s">
-        <v>33</v>
+        <v>372</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F76">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G76" s="1">
-        <v>1500000</v>
+        <v>1000</v>
       </c>
       <c r="H76">
-        <v>101.0052</v>
+        <v>100.0</v>
       </c>
       <c r="I76">
-        <v>150000000</v>
+        <v>1000000</v>
       </c>
       <c r="J76" t="s">
-        <v>34</v>
+        <v>379</v>
       </c>
       <c r="K76" t="s">
-        <v>35</v>
+        <v>374</v>
       </c>
       <c r="L76">
-        <v>150000000</v>
+        <v>1000000</v>
       </c>
       <c r="M76" t="s">
         <v>25</v>
       </c>
       <c r="N76" t="s">
         <v>26</v>
       </c>
       <c r="O76" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P76" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q76" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="R76">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B77" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="C77" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="D77" t="s">
-        <v>33</v>
+        <v>372</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F77">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G77" s="1">
-        <v>1302564</v>
+        <v>1000</v>
       </c>
       <c r="H77">
-        <v>100.4407</v>
+        <v>100.0</v>
       </c>
       <c r="I77">
-        <v>130256400</v>
+        <v>1000000</v>
       </c>
       <c r="J77" t="s">
-        <v>349</v>
+        <v>237</v>
       </c>
       <c r="K77" t="s">
-        <v>35</v>
+        <v>374</v>
       </c>
       <c r="L77">
-        <v>130256400</v>
+        <v>1000000</v>
       </c>
       <c r="M77" t="s">
         <v>25</v>
       </c>
       <c r="N77" t="s">
         <v>26</v>
       </c>
       <c r="O77" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P77" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q77" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="R77">
-        <v>6.5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" t="s">
-        <v>365</v>
+        <v>385</v>
       </c>
       <c r="B78" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="C78" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="D78" t="s">
-        <v>42</v>
+        <v>372</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F78">
         <v>1000</v>
       </c>
       <c r="G78" s="1">
-        <v>200</v>
+        <v>1000</v>
       </c>
       <c r="H78">
-        <v>1000.0</v>
+        <v>100.3333</v>
       </c>
       <c r="I78">
-        <v>200000</v>
+        <v>1000000</v>
       </c>
       <c r="J78" t="s">
-        <v>365</v>
+        <v>388</v>
       </c>
       <c r="K78" t="s">
-        <v>44</v>
+        <v>374</v>
       </c>
       <c r="L78">
-        <v>200000</v>
+        <v>1000000</v>
       </c>
       <c r="M78" t="s">
         <v>25</v>
       </c>
       <c r="N78" t="s">
         <v>26</v>
       </c>
       <c r="O78" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P78" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="Q78" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="R78">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="B79" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="C79" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="D79" t="s">
-        <v>72</v>
+        <v>372</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F79">
         <v>1000</v>
       </c>
       <c r="G79" s="1">
-        <v>1000</v>
+        <v>250</v>
       </c>
       <c r="H79">
-        <v>1000.0</v>
+        <v>100.1658</v>
       </c>
       <c r="I79">
-        <v>1000000</v>
+        <v>250000</v>
       </c>
       <c r="J79" t="s">
-        <v>123</v>
+        <v>393</v>
       </c>
       <c r="K79" t="s">
-        <v>74</v>
+        <v>374</v>
       </c>
       <c r="L79">
-        <v>1000000</v>
+        <v>250000</v>
       </c>
       <c r="M79" t="s">
         <v>25</v>
       </c>
       <c r="N79" t="s">
         <v>26</v>
       </c>
       <c r="O79" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P79" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q79" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="R79">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B80" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="C80" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="D80" t="s">
-        <v>33</v>
+        <v>372</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F80">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G80" s="1">
-        <v>155833</v>
+        <v>250</v>
       </c>
       <c r="H80">
-        <v>102.5688</v>
+        <v>100.0</v>
       </c>
       <c r="I80">
-        <v>15583300</v>
+        <v>250000</v>
       </c>
       <c r="J80" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="K80" t="s">
-        <v>35</v>
+        <v>374</v>
       </c>
       <c r="L80">
-        <v>15583300</v>
+        <v>250000</v>
       </c>
       <c r="M80" t="s">
         <v>25</v>
       </c>
       <c r="N80" t="s">
         <v>26</v>
       </c>
       <c r="O80" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P80" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q80" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="R80">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B81" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C81" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="D81" t="s">
-        <v>33</v>
+        <v>372</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F81">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G81" s="1">
-        <v>224316</v>
+        <v>250</v>
       </c>
       <c r="H81">
-        <v>105.174</v>
+        <v>100.9569</v>
       </c>
       <c r="I81">
-        <v>22431600</v>
+        <v>250000</v>
       </c>
       <c r="J81" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="K81" t="s">
-        <v>35</v>
+        <v>374</v>
       </c>
       <c r="L81">
-        <v>22431600</v>
+        <v>250000</v>
       </c>
       <c r="M81" t="s">
         <v>25</v>
       </c>
       <c r="N81" t="s">
         <v>26</v>
       </c>
       <c r="O81" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P81" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q81" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="R81">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" t="s">
-        <v>365</v>
+        <v>398</v>
       </c>
       <c r="B82" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="C82" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="D82" t="s">
-        <v>42</v>
+        <v>372</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F82">
         <v>1000</v>
       </c>
       <c r="G82" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="H82">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I82">
-        <v>200000</v>
+        <v>250000</v>
       </c>
       <c r="J82" t="s">
-        <v>365</v>
+        <v>398</v>
       </c>
       <c r="K82" t="s">
-        <v>44</v>
+        <v>374</v>
       </c>
       <c r="L82">
-        <v>200000</v>
+        <v>250000</v>
       </c>
       <c r="M82" t="s">
         <v>25</v>
       </c>
       <c r="N82" t="s">
         <v>26</v>
       </c>
       <c r="O82" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P82" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="Q82" t="s">
-        <v>384</v>
+        <v>401</v>
       </c>
       <c r="R82">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B83" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="C83" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="D83" t="s">
-        <v>21</v>
+        <v>372</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F83">
         <v>1000</v>
       </c>
       <c r="G83" s="1">
-        <v>50000</v>
+        <v>250</v>
       </c>
       <c r="H83">
-        <v>1002.4096</v>
+        <v>100.0</v>
       </c>
       <c r="I83">
-        <v>50000000</v>
+        <v>250000</v>
       </c>
       <c r="J83" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="K83" t="s">
-        <v>24</v>
+        <v>374</v>
       </c>
       <c r="L83">
-        <v>50000000</v>
+        <v>250000</v>
       </c>
       <c r="M83" t="s">
         <v>25</v>
       </c>
       <c r="N83" t="s">
         <v>26</v>
       </c>
       <c r="O83" t="s">
         <v>27</v>
       </c>
       <c r="P83" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="Q83" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="R83">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" t="s">
         <v>406</v>
       </c>
       <c r="B84" t="s">
         <v>407</v>
       </c>
       <c r="C84" t="s">
         <v>408</v>
       </c>
       <c r="D84" t="s">
-        <v>33</v>
+        <v>372</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F84">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G84" s="1">
-        <v>767875</v>
+        <v>250</v>
       </c>
       <c r="H84">
-        <v>102.248</v>
+        <v>100.7</v>
       </c>
       <c r="I84">
-        <v>76787500</v>
+        <v>250000</v>
       </c>
       <c r="J84" t="s">
         <v>409</v>
       </c>
       <c r="K84" t="s">
-        <v>35</v>
+        <v>374</v>
       </c>
       <c r="L84">
-        <v>76787500</v>
+        <v>250000</v>
       </c>
       <c r="M84" t="s">
         <v>25</v>
       </c>
       <c r="N84" t="s">
         <v>26</v>
       </c>
       <c r="O84" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P84" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q84" t="s">
         <v>410</v>
       </c>
       <c r="R84">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" t="s">
         <v>411</v>
       </c>
       <c r="B85" t="s">
         <v>412</v>
       </c>
       <c r="C85" t="s">
         <v>413</v>
       </c>
       <c r="D85" t="s">
-        <v>33</v>
+        <v>372</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F85">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G85" s="1">
-        <v>650548</v>
+        <v>250</v>
       </c>
       <c r="H85">
-        <v>100.6884</v>
+        <v>100.0414</v>
       </c>
       <c r="I85">
-        <v>65054800</v>
+        <v>250000</v>
       </c>
       <c r="J85" t="s">
-        <v>214</v>
+        <v>393</v>
       </c>
       <c r="K85" t="s">
-        <v>35</v>
+        <v>374</v>
       </c>
       <c r="L85">
-        <v>65054800</v>
+        <v>250000</v>
       </c>
       <c r="M85" t="s">
         <v>25</v>
       </c>
       <c r="N85" t="s">
         <v>26</v>
       </c>
       <c r="O85" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P85" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q85" t="s">
         <v>414</v>
       </c>
       <c r="R85">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" t="s">
-        <v>365</v>
+        <v>415</v>
       </c>
       <c r="B86" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C86" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D86" t="s">
-        <v>42</v>
+        <v>372</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F86">
         <v>1000</v>
       </c>
       <c r="G86" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="H86">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I86">
-        <v>200000</v>
+        <v>250000</v>
       </c>
       <c r="J86" t="s">
-        <v>365</v>
+        <v>397</v>
       </c>
       <c r="K86" t="s">
-        <v>44</v>
+        <v>374</v>
       </c>
       <c r="L86">
-        <v>200000</v>
+        <v>250000</v>
       </c>
       <c r="M86" t="s">
         <v>25</v>
       </c>
       <c r="N86" t="s">
         <v>26</v>
       </c>
       <c r="O86" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P86" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="Q86" t="s">
-        <v>384</v>
+        <v>418</v>
       </c>
       <c r="R86">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="B87" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C87" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="D87" t="s">
-        <v>21</v>
+        <v>372</v>
       </c>
       <c r="E87" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F87">
         <v>1000</v>
       </c>
       <c r="G87" s="1">
-        <v>50000</v>
+        <v>250</v>
       </c>
       <c r="H87">
-        <v>1001.71</v>
+        <v>100.0</v>
       </c>
       <c r="I87">
-        <v>50000000</v>
+        <v>250000</v>
       </c>
       <c r="J87" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="K87" t="s">
-        <v>24</v>
+        <v>374</v>
       </c>
       <c r="L87">
-        <v>50000000</v>
+        <v>250000</v>
       </c>
       <c r="M87" t="s">
         <v>25</v>
       </c>
       <c r="N87" t="s">
         <v>26</v>
       </c>
       <c r="O87" t="s">
         <v>27</v>
       </c>
       <c r="P87" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="Q87" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="R87">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="B88" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C88" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D88" t="s">
-        <v>425</v>
+        <v>372</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F88">
         <v>1000</v>
       </c>
       <c r="G88" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
       <c r="H88">
-        <v>1019.4271</v>
+        <v>100.0</v>
       </c>
       <c r="I88">
-        <v>400000</v>
+        <v>250000</v>
       </c>
       <c r="J88" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="K88" t="s">
-        <v>427</v>
+        <v>374</v>
       </c>
       <c r="L88">
-        <v>400000</v>
+        <v>250000</v>
       </c>
       <c r="M88" t="s">
         <v>25</v>
       </c>
       <c r="N88" t="s">
         <v>26</v>
       </c>
       <c r="O88" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P88" t="s">
-        <v>428</v>
+        <v>91</v>
       </c>
       <c r="Q88" t="s">
-        <v>289</v>
+        <v>423</v>
       </c>
       <c r="R88">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="B89" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="C89" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="D89" t="s">
-        <v>432</v>
+        <v>372</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F89">
         <v>1000</v>
       </c>
       <c r="G89" s="1">
-        <v>2500</v>
+        <v>250</v>
       </c>
       <c r="H89">
-        <v>1000.5761</v>
+        <v>100.0</v>
       </c>
       <c r="I89">
-        <v>2500000</v>
+        <v>250000</v>
       </c>
       <c r="J89" t="s">
-        <v>341</v>
+        <v>422</v>
       </c>
       <c r="K89" t="s">
-        <v>433</v>
+        <v>374</v>
       </c>
       <c r="L89">
-        <v>2500000</v>
+        <v>250000</v>
       </c>
       <c r="M89" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N89" t="s">
         <v>26</v>
       </c>
       <c r="O89" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P89" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="Q89" t="s">
-        <v>434</v>
+        <v>423</v>
       </c>
       <c r="R89">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" t="s">
-        <v>435</v>
+        <v>419</v>
       </c>
       <c r="B90" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="C90" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
       <c r="D90" t="s">
-        <v>438</v>
+        <v>372</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F90">
         <v>1000</v>
       </c>
       <c r="G90" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
       <c r="H90">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I90">
-        <v>500000</v>
+        <v>250000</v>
       </c>
       <c r="J90" t="s">
-        <v>439</v>
+        <v>422</v>
       </c>
       <c r="K90" t="s">
-        <v>440</v>
+        <v>374</v>
       </c>
       <c r="L90">
-        <v>500000</v>
+        <v>250000</v>
       </c>
       <c r="M90" t="s">
         <v>25</v>
       </c>
       <c r="N90" t="s">
         <v>26</v>
       </c>
       <c r="O90" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P90" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="Q90" t="s">
-        <v>441</v>
+        <v>423</v>
       </c>
       <c r="R90">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" t="s">
-        <v>442</v>
+        <v>430</v>
       </c>
       <c r="B91" t="s">
-        <v>443</v>
+        <v>431</v>
       </c>
       <c r="C91" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="D91" t="s">
-        <v>445</v>
+        <v>372</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F91">
         <v>1000</v>
       </c>
       <c r="G91" s="1">
         <v>250</v>
       </c>
       <c r="H91">
-        <v>1000.0</v>
+        <v>100.8</v>
       </c>
       <c r="I91">
         <v>250000</v>
       </c>
       <c r="J91" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="K91" t="s">
-        <v>446</v>
+        <v>374</v>
       </c>
       <c r="L91">
         <v>250000</v>
       </c>
       <c r="M91" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N91" t="s">
         <v>26</v>
       </c>
       <c r="O91" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P91" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="Q91" t="s">
-        <v>447</v>
+        <v>434</v>
       </c>
       <c r="R91">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" t="s">
-        <v>448</v>
+        <v>435</v>
       </c>
       <c r="B92" t="s">
-        <v>449</v>
+        <v>436</v>
       </c>
       <c r="C92" t="s">
-        <v>450</v>
+        <v>437</v>
       </c>
       <c r="D92" t="s">
-        <v>451</v>
+        <v>372</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F92">
         <v>1000</v>
       </c>
       <c r="G92" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
       <c r="H92">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I92">
-        <v>500000</v>
+        <v>250000</v>
       </c>
       <c r="J92" t="s">
-        <v>448</v>
+        <v>409</v>
       </c>
       <c r="K92" t="s">
-        <v>452</v>
+        <v>374</v>
       </c>
       <c r="L92">
-        <v>500000</v>
+        <v>250000</v>
       </c>
       <c r="M92" t="s">
         <v>25</v>
       </c>
       <c r="N92" t="s">
         <v>26</v>
       </c>
       <c r="O92" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P92" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="Q92" t="s">
-        <v>453</v>
+        <v>438</v>
       </c>
       <c r="R92">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" t="s">
-        <v>454</v>
+        <v>439</v>
       </c>
       <c r="B93" t="s">
-        <v>455</v>
+        <v>440</v>
       </c>
       <c r="C93" t="s">
-        <v>456</v>
+        <v>441</v>
       </c>
       <c r="D93" t="s">
-        <v>33</v>
+        <v>372</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F93">
         <v>100</v>
       </c>
       <c r="G93" s="1">
-        <v>900000</v>
+        <v>10000</v>
       </c>
       <c r="H93">
-        <v>95.4224</v>
+        <v>101.0388</v>
       </c>
       <c r="I93">
-        <v>90000000</v>
+        <v>1000000</v>
       </c>
       <c r="J93" t="s">
-        <v>34</v>
+        <v>442</v>
       </c>
       <c r="K93" t="s">
-        <v>35</v>
+        <v>374</v>
       </c>
       <c r="L93">
-        <v>90000000</v>
+        <v>1000000</v>
       </c>
       <c r="M93" t="s">
         <v>25</v>
       </c>
       <c r="N93" t="s">
         <v>26</v>
       </c>
       <c r="O93" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P93" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q93" t="s">
-        <v>457</v>
+        <v>443</v>
       </c>
       <c r="R93">
-        <v>6.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" t="s">
-        <v>206</v>
+        <v>444</v>
       </c>
       <c r="B94" t="s">
-        <v>458</v>
+        <v>445</v>
       </c>
       <c r="C94" t="s">
-        <v>459</v>
+        <v>446</v>
       </c>
       <c r="D94" t="s">
-        <v>33</v>
+        <v>372</v>
       </c>
       <c r="E94" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F94">
         <v>100</v>
       </c>
       <c r="G94" s="1">
-        <v>750000</v>
+        <v>10000</v>
+      </c>
+      <c r="H94">
+        <v>100.0</v>
       </c>
       <c r="I94">
-        <v>75000000</v>
+        <v>1000000</v>
+      </c>
+      <c r="J94" t="s">
+        <v>343</v>
       </c>
       <c r="K94" t="s">
-        <v>35</v>
+        <v>374</v>
       </c>
       <c r="L94">
-        <v>75000000</v>
+        <v>1000000</v>
       </c>
       <c r="M94" t="s">
         <v>25</v>
       </c>
       <c r="N94" t="s">
         <v>26</v>
       </c>
       <c r="O94" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P94" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q94" t="s">
-        <v>460</v>
+        <v>447</v>
       </c>
       <c r="R94">
-        <v>7</v>
+        <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" t="s">
-        <v>461</v>
+        <v>448</v>
       </c>
       <c r="B95" t="s">
-        <v>462</v>
+        <v>449</v>
       </c>
       <c r="C95" t="s">
-        <v>463</v>
+        <v>450</v>
       </c>
       <c r="D95" t="s">
-        <v>464</v>
+        <v>372</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F95">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G95" s="1">
-        <v>500</v>
+        <v>10000</v>
       </c>
       <c r="H95">
-        <v>1000.0</v>
+        <v>101.3993</v>
       </c>
       <c r="I95">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="J95" t="s">
-        <v>465</v>
+        <v>451</v>
       </c>
       <c r="K95" t="s">
-        <v>466</v>
+        <v>374</v>
       </c>
       <c r="L95">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="M95" t="s">
         <v>25</v>
       </c>
       <c r="N95" t="s">
         <v>26</v>
       </c>
       <c r="O95" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P95" t="s">
-        <v>283</v>
+        <v>91</v>
       </c>
       <c r="Q95" t="s">
-        <v>467</v>
+        <v>452</v>
       </c>
       <c r="R95">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" t="s">
-        <v>468</v>
+        <v>373</v>
       </c>
       <c r="B96" t="s">
-        <v>469</v>
+        <v>453</v>
       </c>
       <c r="C96" t="s">
-        <v>470</v>
+        <v>454</v>
       </c>
       <c r="D96" t="s">
-        <v>33</v>
+        <v>372</v>
       </c>
       <c r="E96" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F96">
         <v>100</v>
       </c>
       <c r="G96" s="1">
-        <v>4527630</v>
+        <v>10000</v>
       </c>
       <c r="H96">
-        <v>98.3344</v>
+        <v>100.0</v>
       </c>
       <c r="I96">
-        <v>452763000</v>
+        <v>1000000</v>
       </c>
       <c r="J96" t="s">
-        <v>34</v>
+        <v>455</v>
       </c>
       <c r="K96" t="s">
-        <v>35</v>
+        <v>374</v>
       </c>
       <c r="L96">
-        <v>452763000</v>
+        <v>1000000</v>
       </c>
       <c r="M96" t="s">
         <v>25</v>
       </c>
       <c r="N96" t="s">
         <v>26</v>
       </c>
       <c r="O96" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P96" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q96" t="s">
-        <v>471</v>
+        <v>456</v>
       </c>
       <c r="R96">
-        <v>7</v>
+        <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" t="s">
-        <v>472</v>
+        <v>373</v>
       </c>
       <c r="B97" t="s">
-        <v>473</v>
+        <v>457</v>
       </c>
       <c r="C97" t="s">
-        <v>474</v>
+        <v>458</v>
       </c>
       <c r="D97" t="s">
-        <v>21</v>
+        <v>372</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F97">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G97" s="1">
-        <v>25000</v>
+        <v>10000</v>
       </c>
       <c r="H97">
-        <v>548.575</v>
+        <v>100.75</v>
       </c>
       <c r="I97">
-        <v>25000000</v>
+        <v>1000000</v>
       </c>
       <c r="J97" t="s">
-        <v>365</v>
+        <v>459</v>
       </c>
       <c r="K97" t="s">
-        <v>24</v>
+        <v>374</v>
       </c>
       <c r="L97">
-        <v>25000000</v>
+        <v>1000000</v>
       </c>
       <c r="M97" t="s">
         <v>25</v>
       </c>
       <c r="N97" t="s">
         <v>26</v>
       </c>
       <c r="O97" t="s">
         <v>27</v>
       </c>
       <c r="P97" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q97" t="s">
-        <v>475</v>
+        <v>456</v>
       </c>
       <c r="R97">
-        <v>3</v>
+        <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" t="s">
-        <v>476</v>
+        <v>460</v>
       </c>
       <c r="B98" t="s">
-        <v>477</v>
+        <v>461</v>
       </c>
       <c r="C98" t="s">
-        <v>478</v>
+        <v>462</v>
       </c>
       <c r="D98" t="s">
-        <v>21</v>
+        <v>372</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F98">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G98" s="1">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="H98">
-        <v>1003.3177</v>
+        <v>100.9474</v>
       </c>
       <c r="I98">
-        <v>50000000</v>
+        <v>1000000</v>
       </c>
       <c r="J98" t="s">
-        <v>102</v>
+        <v>177</v>
       </c>
       <c r="K98" t="s">
-        <v>24</v>
+        <v>374</v>
       </c>
       <c r="L98">
-        <v>50000000</v>
+        <v>1000000</v>
       </c>
       <c r="M98" t="s">
         <v>25</v>
       </c>
       <c r="N98" t="s">
         <v>26</v>
       </c>
       <c r="O98" t="s">
         <v>27</v>
       </c>
       <c r="P98" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="Q98" t="s">
-        <v>479</v>
+        <v>463</v>
       </c>
       <c r="R98">
-        <v>3.25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" t="s">
-        <v>480</v>
+        <v>464</v>
       </c>
       <c r="B99" t="s">
-        <v>481</v>
+        <v>465</v>
       </c>
       <c r="C99" t="s">
-        <v>482</v>
+        <v>466</v>
       </c>
       <c r="D99" t="s">
-        <v>33</v>
+        <v>372</v>
       </c>
       <c r="E99" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F99">
         <v>100</v>
       </c>
       <c r="G99" s="1">
-        <v>818833</v>
+        <v>10000</v>
       </c>
       <c r="H99">
-        <v>100.9249</v>
+        <v>100.0</v>
       </c>
       <c r="I99">
-        <v>81883300</v>
+        <v>1000000</v>
       </c>
       <c r="J99" t="s">
-        <v>288</v>
+        <v>455</v>
       </c>
       <c r="K99" t="s">
-        <v>35</v>
+        <v>374</v>
       </c>
       <c r="L99">
-        <v>81883300</v>
+        <v>1000000</v>
       </c>
       <c r="M99" t="s">
         <v>25</v>
       </c>
       <c r="N99" t="s">
         <v>26</v>
       </c>
       <c r="O99" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P99" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q99" t="s">
-        <v>483</v>
+        <v>467</v>
       </c>
       <c r="R99">
-        <v>6.5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" t="s">
-        <v>484</v>
+        <v>213</v>
       </c>
       <c r="B100" t="s">
-        <v>485</v>
+        <v>468</v>
       </c>
       <c r="C100" t="s">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="D100" t="s">
-        <v>33</v>
+        <v>372</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F100">
         <v>100</v>
       </c>
       <c r="G100" s="1">
-        <v>236791</v>
+        <v>10000</v>
       </c>
       <c r="H100">
-        <v>102.3948</v>
+        <v>100.8473</v>
       </c>
       <c r="I100">
-        <v>23679100</v>
+        <v>1000000</v>
       </c>
       <c r="J100" t="s">
-        <v>392</v>
+        <v>470</v>
       </c>
       <c r="K100" t="s">
-        <v>35</v>
+        <v>374</v>
       </c>
       <c r="L100">
-        <v>23679100</v>
+        <v>1000000</v>
       </c>
       <c r="M100" t="s">
         <v>25</v>
       </c>
       <c r="N100" t="s">
         <v>26</v>
       </c>
       <c r="O100" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P100" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q100" t="s">
-        <v>377</v>
+        <v>471</v>
       </c>
       <c r="R100">
-        <v>8</v>
+        <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="B101" t="s">
-        <v>487</v>
+        <v>473</v>
       </c>
       <c r="C101" t="s">
-        <v>488</v>
+        <v>474</v>
       </c>
       <c r="D101" t="s">
-        <v>72</v>
+        <v>372</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F101">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G101" s="1">
-        <v>250</v>
+        <v>10000</v>
       </c>
       <c r="H101">
-        <v>1000.0</v>
+        <v>100.6231</v>
       </c>
       <c r="I101">
-        <v>250000</v>
+        <v>1000000</v>
       </c>
       <c r="J101" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="K101" t="s">
-        <v>74</v>
+        <v>374</v>
       </c>
       <c r="L101">
-        <v>250000</v>
+        <v>1000000</v>
       </c>
       <c r="M101" t="s">
         <v>25</v>
       </c>
       <c r="N101" t="s">
         <v>26</v>
       </c>
       <c r="O101" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P101" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q101" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
       <c r="R101">
         <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" t="s">
-        <v>491</v>
+        <v>477</v>
       </c>
       <c r="B102" t="s">
-        <v>492</v>
+        <v>478</v>
       </c>
       <c r="C102" t="s">
-        <v>493</v>
+        <v>479</v>
       </c>
       <c r="D102" t="s">
-        <v>21</v>
+        <v>372</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F102">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="G102" s="1">
-        <v>20000</v>
+        <v>10000</v>
+      </c>
+      <c r="H102">
+        <v>100.2485</v>
       </c>
       <c r="I102">
-        <v>3000000</v>
+        <v>1000000</v>
+      </c>
+      <c r="J102" t="s">
+        <v>480</v>
       </c>
       <c r="K102" t="s">
-        <v>24</v>
+        <v>374</v>
       </c>
       <c r="L102">
-        <v>3000000</v>
+        <v>1000000</v>
       </c>
       <c r="M102" t="s">
         <v>25</v>
       </c>
       <c r="N102" t="s">
         <v>26</v>
       </c>
       <c r="O102" t="s">
         <v>27</v>
       </c>
       <c r="P102" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q102" t="s">
-        <v>494</v>
+        <v>481</v>
       </c>
       <c r="R102">
-        <v>3</v>
+        <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" t="s">
-        <v>495</v>
+        <v>482</v>
       </c>
       <c r="B103" t="s">
-        <v>496</v>
+        <v>483</v>
       </c>
       <c r="C103" t="s">
-        <v>497</v>
+        <v>484</v>
       </c>
       <c r="D103" t="s">
-        <v>42</v>
+        <v>372</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F103">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G103" s="1">
-        <v>500</v>
+        <v>10000</v>
       </c>
       <c r="H103">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I103">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="J103" t="s">
-        <v>495</v>
+        <v>63</v>
       </c>
       <c r="K103" t="s">
-        <v>44</v>
+        <v>374</v>
       </c>
       <c r="L103">
-        <v>500000</v>
+        <v>1000000</v>
       </c>
       <c r="M103" t="s">
         <v>25</v>
       </c>
       <c r="N103" t="s">
         <v>26</v>
       </c>
       <c r="O103" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P103" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="Q103" t="s">
-        <v>498</v>
+        <v>485</v>
       </c>
       <c r="R103">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" t="s">
-        <v>499</v>
+        <v>422</v>
       </c>
       <c r="B104" t="s">
-        <v>500</v>
+        <v>486</v>
       </c>
       <c r="C104" t="s">
-        <v>501</v>
+        <v>487</v>
       </c>
       <c r="D104" t="s">
-        <v>33</v>
+        <v>372</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F104">
         <v>100</v>
       </c>
       <c r="G104" s="1">
-        <v>536005</v>
+        <v>10000</v>
       </c>
       <c r="H104">
-        <v>104.4197</v>
+        <v>100.0</v>
       </c>
       <c r="I104">
-        <v>53600500</v>
+        <v>1000000</v>
       </c>
       <c r="J104" t="s">
-        <v>149</v>
+        <v>455</v>
       </c>
       <c r="K104" t="s">
-        <v>35</v>
+        <v>374</v>
       </c>
       <c r="L104">
-        <v>53600500</v>
+        <v>1000000</v>
       </c>
       <c r="M104" t="s">
         <v>25</v>
       </c>
       <c r="N104" t="s">
         <v>26</v>
       </c>
       <c r="O104" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P104" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q104" t="s">
-        <v>502</v>
+        <v>283</v>
       </c>
       <c r="R104">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105" t="s">
-        <v>503</v>
+        <v>488</v>
       </c>
       <c r="B105" t="s">
-        <v>504</v>
+        <v>489</v>
       </c>
       <c r="C105" t="s">
-        <v>505</v>
+        <v>490</v>
       </c>
       <c r="D105" t="s">
-        <v>33</v>
+        <v>372</v>
       </c>
       <c r="E105" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F105">
         <v>100</v>
       </c>
       <c r="G105" s="1">
-        <v>1350000</v>
+        <v>10000</v>
       </c>
       <c r="H105">
-        <v>96.1565</v>
+        <v>100.0</v>
       </c>
       <c r="I105">
-        <v>135000000</v>
+        <v>1000000</v>
       </c>
       <c r="J105" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="K105" t="s">
-        <v>35</v>
+        <v>374</v>
       </c>
       <c r="L105">
-        <v>135000000</v>
+        <v>1000000</v>
       </c>
       <c r="M105" t="s">
         <v>25</v>
       </c>
       <c r="N105" t="s">
         <v>26</v>
       </c>
       <c r="O105" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P105" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q105" t="s">
-        <v>506</v>
+        <v>491</v>
       </c>
       <c r="R105">
-        <v>7</v>
+        <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106" t="s">
-        <v>507</v>
+        <v>56</v>
       </c>
       <c r="B106" t="s">
-        <v>508</v>
+        <v>492</v>
       </c>
       <c r="C106" t="s">
-        <v>509</v>
+        <v>493</v>
       </c>
       <c r="D106" t="s">
-        <v>72</v>
+        <v>372</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F106">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G106" s="1">
-        <v>250</v>
+        <v>10000</v>
       </c>
       <c r="H106">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="I106">
-        <v>250000</v>
+        <v>1000000</v>
       </c>
       <c r="J106" t="s">
-        <v>510</v>
+        <v>455</v>
       </c>
       <c r="K106" t="s">
-        <v>74</v>
+        <v>374</v>
       </c>
       <c r="L106">
-        <v>250000</v>
+        <v>1000000</v>
       </c>
       <c r="M106" t="s">
         <v>25</v>
       </c>
       <c r="N106" t="s">
         <v>26</v>
       </c>
       <c r="O106" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P106" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q106" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="R106">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107" t="s">
-        <v>512</v>
+        <v>495</v>
       </c>
       <c r="B107" t="s">
-        <v>513</v>
+        <v>496</v>
       </c>
       <c r="C107" t="s">
-        <v>514</v>
+        <v>497</v>
       </c>
       <c r="D107" t="s">
-        <v>33</v>
+        <v>372</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F107">
         <v>100</v>
       </c>
       <c r="G107" s="1">
-        <v>1006727</v>
+        <v>10000</v>
       </c>
       <c r="H107">
-        <v>100.7022</v>
+        <v>100.0</v>
       </c>
       <c r="I107">
-        <v>100672700</v>
+        <v>1000000</v>
       </c>
       <c r="J107" t="s">
-        <v>34</v>
+        <v>498</v>
       </c>
       <c r="K107" t="s">
-        <v>35</v>
+        <v>374</v>
       </c>
       <c r="L107">
-        <v>100672700</v>
+        <v>1000000</v>
       </c>
       <c r="M107" t="s">
         <v>25</v>
       </c>
       <c r="N107" t="s">
         <v>26</v>
       </c>
       <c r="O107" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P107" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q107" t="s">
-        <v>515</v>
+        <v>499</v>
       </c>
       <c r="R107">
-        <v>5.75</v>
+        <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108" t="s">
-        <v>516</v>
+        <v>495</v>
       </c>
       <c r="B108" t="s">
-        <v>517</v>
+        <v>500</v>
       </c>
       <c r="C108" t="s">
-        <v>518</v>
+        <v>501</v>
       </c>
       <c r="D108" t="s">
-        <v>21</v>
+        <v>372</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F108">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G108" s="1">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="H108">
-        <v>1002.036</v>
+        <v>100.0</v>
       </c>
       <c r="I108">
-        <v>50000000</v>
+        <v>1000000</v>
       </c>
       <c r="J108" t="s">
-        <v>519</v>
+        <v>50</v>
       </c>
       <c r="K108" t="s">
-        <v>24</v>
+        <v>374</v>
       </c>
       <c r="L108">
-        <v>50000000</v>
+        <v>1000000</v>
       </c>
       <c r="M108" t="s">
         <v>25</v>
       </c>
       <c r="N108" t="s">
         <v>26</v>
       </c>
       <c r="O108" t="s">
         <v>27</v>
       </c>
       <c r="P108" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="Q108" t="s">
-        <v>520</v>
+        <v>499</v>
       </c>
       <c r="R108">
-        <v>3</v>
+        <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109" t="s">
-        <v>521</v>
+        <v>502</v>
       </c>
       <c r="B109" t="s">
-        <v>522</v>
+        <v>503</v>
       </c>
       <c r="C109" t="s">
-        <v>523</v>
+        <v>504</v>
       </c>
       <c r="D109" t="s">
-        <v>524</v>
+        <v>372</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F109">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G109" s="1">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="H109">
-        <v>1010.6782</v>
+        <v>100.0</v>
       </c>
       <c r="I109">
-        <v>20000000</v>
+        <v>1000000</v>
       </c>
       <c r="J109" t="s">
-        <v>525</v>
+        <v>72</v>
       </c>
       <c r="K109" t="s">
-        <v>526</v>
+        <v>374</v>
       </c>
       <c r="L109">
-        <v>20000000</v>
+        <v>1000000</v>
       </c>
       <c r="M109" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N109" t="s">
-        <v>146</v>
+        <v>26</v>
       </c>
       <c r="O109" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P109" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q109" t="s">
-        <v>527</v>
+        <v>505</v>
       </c>
       <c r="R109">
-        <v>5.5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110" t="s">
-        <v>528</v>
+        <v>506</v>
       </c>
       <c r="B110" t="s">
-        <v>529</v>
+        <v>507</v>
       </c>
       <c r="C110" t="s">
-        <v>530</v>
+        <v>508</v>
       </c>
       <c r="D110" t="s">
-        <v>21</v>
+        <v>372</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F110">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G110" s="1">
-        <v>50000</v>
+        <v>10000</v>
       </c>
       <c r="H110">
-        <v>1002.246</v>
+        <v>100.0</v>
       </c>
       <c r="I110">
-        <v>50000000</v>
+        <v>1000000</v>
       </c>
       <c r="J110" t="s">
-        <v>531</v>
+        <v>498</v>
       </c>
       <c r="K110" t="s">
-        <v>24</v>
+        <v>374</v>
       </c>
       <c r="L110">
-        <v>50000000</v>
+        <v>1000000</v>
       </c>
       <c r="M110" t="s">
         <v>25</v>
       </c>
       <c r="N110" t="s">
         <v>26</v>
       </c>
       <c r="O110" t="s">
         <v>27</v>
       </c>
       <c r="P110" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="Q110" t="s">
-        <v>532</v>
+        <v>509</v>
       </c>
       <c r="R110">
-        <v>3</v>
+        <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111" t="s">
-        <v>404</v>
+        <v>510</v>
       </c>
       <c r="B111" t="s">
-        <v>533</v>
+        <v>511</v>
       </c>
       <c r="C111" t="s">
-        <v>534</v>
+        <v>512</v>
       </c>
       <c r="D111" t="s">
-        <v>33</v>
+        <v>372</v>
       </c>
       <c r="E111" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F111">
         <v>100</v>
       </c>
       <c r="G111" s="1">
-        <v>461529</v>
+        <v>10000</v>
       </c>
       <c r="H111">
-        <v>104.2531</v>
+        <v>100.0</v>
       </c>
       <c r="I111">
-        <v>46152900</v>
+        <v>1000000</v>
       </c>
       <c r="J111" t="s">
-        <v>149</v>
+        <v>208</v>
       </c>
       <c r="K111" t="s">
-        <v>35</v>
+        <v>374</v>
       </c>
       <c r="L111">
-        <v>46152900</v>
+        <v>1000000</v>
       </c>
       <c r="M111" t="s">
         <v>25</v>
       </c>
       <c r="N111" t="s">
         <v>26</v>
       </c>
       <c r="O111" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P111" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q111" t="s">
-        <v>535</v>
+        <v>513</v>
       </c>
       <c r="R111">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112" t="s">
-        <v>536</v>
+        <v>59</v>
       </c>
       <c r="B112" t="s">
-        <v>537</v>
+        <v>514</v>
       </c>
       <c r="C112" t="s">
-        <v>538</v>
+        <v>515</v>
       </c>
       <c r="D112" t="s">
-        <v>33</v>
+        <v>372</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F112">
         <v>100</v>
       </c>
       <c r="G112" s="1">
-        <v>2071939</v>
+        <v>10000</v>
       </c>
       <c r="H112">
-        <v>101.3613</v>
+        <v>100.0</v>
       </c>
       <c r="I112">
-        <v>207193900</v>
+        <v>1000000</v>
       </c>
       <c r="J112" t="s">
-        <v>214</v>
+        <v>72</v>
       </c>
       <c r="K112" t="s">
-        <v>35</v>
+        <v>374</v>
       </c>
       <c r="L112">
-        <v>207193900</v>
+        <v>1000000</v>
       </c>
       <c r="M112" t="s">
         <v>25</v>
       </c>
       <c r="N112" t="s">
         <v>26</v>
       </c>
       <c r="O112" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P112" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q112" t="s">
-        <v>539</v>
+        <v>516</v>
       </c>
       <c r="R112">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113" t="s">
-        <v>69</v>
+        <v>517</v>
       </c>
       <c r="B113" t="s">
-        <v>540</v>
+        <v>518</v>
       </c>
       <c r="C113" t="s">
-        <v>541</v>
+        <v>519</v>
       </c>
       <c r="D113" t="s">
-        <v>542</v>
+        <v>372</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F113">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G113" s="1">
-        <v>1000</v>
+        <v>10000</v>
       </c>
       <c r="H113">
-        <v>1000.0</v>
+        <v>100.125</v>
       </c>
       <c r="I113">
         <v>1000000</v>
       </c>
       <c r="J113" t="s">
-        <v>543</v>
+        <v>169</v>
       </c>
       <c r="K113" t="s">
-        <v>544</v>
+        <v>374</v>
       </c>
       <c r="L113">
         <v>1000000</v>
       </c>
       <c r="M113" t="s">
         <v>25</v>
       </c>
       <c r="N113" t="s">
         <v>26</v>
       </c>
       <c r="O113" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="P113" t="s">
-        <v>159</v>
+        <v>91</v>
       </c>
       <c r="Q113" t="s">
-        <v>75</v>
+        <v>516</v>
       </c>
       <c r="R113">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" t="s">
-        <v>545</v>
+        <v>520</v>
       </c>
       <c r="B114" t="s">
-        <v>546</v>
+        <v>521</v>
       </c>
       <c r="C114" t="s">
-        <v>547</v>
+        <v>522</v>
       </c>
       <c r="D114" t="s">
-        <v>548</v>
+        <v>523</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F114">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G114" s="1">
+        <v>1000</v>
+      </c>
+      <c r="H114">
+        <v>100.8973</v>
+      </c>
+      <c r="I114">
         <v>1000000</v>
       </c>
-      <c r="H114">
-[...4 lines deleted...]
-      </c>
       <c r="J114" t="s">
-        <v>549</v>
+        <v>524</v>
       </c>
       <c r="K114" t="s">
-        <v>550</v>
+        <v>525</v>
       </c>
       <c r="L114">
-        <v>100000000</v>
+        <v>1000000</v>
       </c>
       <c r="M114" t="s">
         <v>25</v>
       </c>
       <c r="N114" t="s">
         <v>26</v>
       </c>
       <c r="O114" t="s">
-        <v>147</v>
+        <v>27</v>
       </c>
       <c r="P114" t="s">
-        <v>250</v>
+        <v>526</v>
       </c>
       <c r="Q114" t="s">
-        <v>551</v>
+        <v>527</v>
       </c>
       <c r="R114">
-        <v>11</v>
+        <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115" t="s">
-        <v>552</v>
+        <v>439</v>
       </c>
       <c r="B115" t="s">
-        <v>553</v>
+        <v>528</v>
       </c>
       <c r="C115" t="s">
-        <v>554</v>
+        <v>529</v>
       </c>
       <c r="D115" t="s">
-        <v>33</v>
+        <v>523</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F115">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G115" s="1">
-        <v>500000</v>
+        <v>1000</v>
       </c>
       <c r="H115">
         <v>100.0</v>
       </c>
       <c r="I115">
-        <v>50000000</v>
+        <v>1000000</v>
       </c>
       <c r="J115" t="s">
-        <v>552</v>
+        <v>530</v>
       </c>
       <c r="K115" t="s">
-        <v>35</v>
+        <v>525</v>
       </c>
       <c r="L115">
-        <v>50000000</v>
+        <v>1000000</v>
       </c>
       <c r="M115" t="s">
         <v>25</v>
       </c>
       <c r="N115" t="s">
         <v>26</v>
       </c>
       <c r="O115" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P115" t="s">
-        <v>37</v>
+        <v>526</v>
       </c>
       <c r="Q115" t="s">
-        <v>555</v>
+        <v>443</v>
       </c>
       <c r="R115">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116" t="s">
-        <v>556</v>
+        <v>531</v>
       </c>
       <c r="B116" t="s">
-        <v>557</v>
+        <v>532</v>
       </c>
       <c r="C116" t="s">
-        <v>558</v>
+        <v>533</v>
       </c>
       <c r="D116" t="s">
-        <v>33</v>
+        <v>534</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F116">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G116" s="1">
-        <v>323374</v>
+        <v>55000</v>
       </c>
       <c r="H116">
-        <v>104.4976</v>
+        <v>81.623</v>
       </c>
       <c r="I116">
-        <v>32337400</v>
+        <v>55000000</v>
       </c>
       <c r="J116" t="s">
-        <v>559</v>
+        <v>535</v>
       </c>
       <c r="K116" t="s">
-        <v>35</v>
+        <v>536</v>
       </c>
       <c r="L116">
-        <v>32337400</v>
+        <v>55000000</v>
       </c>
       <c r="M116" t="s">
         <v>25</v>
       </c>
       <c r="N116" t="s">
         <v>26</v>
       </c>
       <c r="O116" t="s">
-        <v>36</v>
+        <v>537</v>
       </c>
       <c r="P116" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q116" t="s">
-        <v>527</v>
+        <v>538</v>
       </c>
       <c r="R116">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="B117" t="s">
-        <v>560</v>
+        <v>540</v>
       </c>
       <c r="C117" t="s">
-        <v>561</v>
+        <v>541</v>
       </c>
       <c r="D117" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F117">
         <v>1000</v>
       </c>
       <c r="G117" s="1">
         <v>50000</v>
       </c>
       <c r="H117">
-        <v>1000.857</v>
+        <v>100.2078</v>
       </c>
       <c r="I117">
         <v>50000000</v>
       </c>
       <c r="J117" t="s">
-        <v>87</v>
+        <v>542</v>
       </c>
       <c r="K117" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L117">
         <v>50000000</v>
       </c>
       <c r="M117" t="s">
         <v>25</v>
       </c>
       <c r="N117" t="s">
         <v>26</v>
       </c>
       <c r="O117" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P117" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="Q117" t="s">
-        <v>562</v>
+        <v>543</v>
       </c>
       <c r="R117">
-        <v>3</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118" t="s">
-        <v>556</v>
+        <v>544</v>
       </c>
       <c r="B118" t="s">
-        <v>563</v>
+        <v>545</v>
       </c>
       <c r="C118" t="s">
-        <v>564</v>
+        <v>546</v>
       </c>
       <c r="D118" t="s">
-        <v>195</v>
+        <v>534</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F118">
         <v>1000</v>
       </c>
       <c r="G118" s="1">
-        <v>11000</v>
+        <v>30000</v>
       </c>
       <c r="H118">
-        <v>1014.6279</v>
+        <v>97.7841</v>
       </c>
       <c r="I118">
-        <v>11000000</v>
+        <v>30000000</v>
       </c>
       <c r="J118" t="s">
-        <v>565</v>
+        <v>237</v>
       </c>
       <c r="K118" t="s">
-        <v>197</v>
+        <v>536</v>
       </c>
       <c r="L118">
-        <v>11000000</v>
+        <v>30000000</v>
       </c>
       <c r="M118" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N118" t="s">
         <v>26</v>
       </c>
       <c r="O118" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P118" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="Q118" t="s">
-        <v>566</v>
+        <v>547</v>
       </c>
       <c r="R118">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="119" spans="1:18">
       <c r="A119" t="s">
-        <v>567</v>
+        <v>548</v>
       </c>
       <c r="B119" t="s">
-        <v>568</v>
+        <v>549</v>
       </c>
       <c r="C119" t="s">
-        <v>569</v>
+        <v>550</v>
       </c>
       <c r="D119" t="s">
-        <v>33</v>
+        <v>534</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F119">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G119" s="1">
-        <v>2250000</v>
+        <v>40000</v>
       </c>
       <c r="H119">
-        <v>101.2055</v>
+        <v>100.421</v>
       </c>
       <c r="I119">
-        <v>225000000</v>
+        <v>40000000</v>
       </c>
       <c r="J119" t="s">
-        <v>570</v>
+        <v>551</v>
       </c>
       <c r="K119" t="s">
-        <v>35</v>
+        <v>536</v>
       </c>
       <c r="L119">
-        <v>225000000</v>
+        <v>40000000</v>
       </c>
       <c r="M119" t="s">
         <v>25</v>
       </c>
       <c r="N119" t="s">
         <v>26</v>
       </c>
       <c r="O119" t="s">
-        <v>36</v>
+        <v>537</v>
       </c>
       <c r="P119" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="Q119" t="s">
-        <v>515</v>
+        <v>547</v>
       </c>
       <c r="R119">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="120" spans="1:18">
       <c r="A120" t="s">
-        <v>571</v>
+        <v>552</v>
       </c>
       <c r="B120" t="s">
-        <v>572</v>
+        <v>553</v>
       </c>
       <c r="C120" t="s">
-        <v>573</v>
+        <v>554</v>
       </c>
       <c r="D120" t="s">
-        <v>72</v>
+        <v>534</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F120">
-        <v>1000</v>
+        <v>50</v>
       </c>
       <c r="G120" s="1">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>10000</v>
       </c>
       <c r="I120">
-        <v>250000</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>500000</v>
       </c>
       <c r="K120" t="s">
-        <v>74</v>
+        <v>536</v>
       </c>
       <c r="L120">
-        <v>250000</v>
+        <v>500000</v>
       </c>
       <c r="M120" t="s">
         <v>25</v>
       </c>
       <c r="N120" t="s">
         <v>26</v>
       </c>
       <c r="O120" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P120" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q120" t="s">
-        <v>575</v>
+        <v>555</v>
       </c>
       <c r="R120">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="121" spans="1:18">
       <c r="A121" t="s">
-        <v>576</v>
+        <v>556</v>
       </c>
       <c r="B121" t="s">
-        <v>577</v>
+        <v>557</v>
       </c>
       <c r="C121" t="s">
-        <v>578</v>
+        <v>558</v>
       </c>
       <c r="D121" t="s">
-        <v>42</v>
+        <v>534</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F121">
         <v>1000</v>
       </c>
       <c r="G121" s="1">
-        <v>400</v>
+        <v>30000</v>
       </c>
       <c r="H121">
-        <v>1000.0</v>
+        <v>100.8056</v>
       </c>
       <c r="I121">
-        <v>400000</v>
+        <v>30000000</v>
       </c>
       <c r="J121" t="s">
-        <v>576</v>
+        <v>444</v>
       </c>
       <c r="K121" t="s">
-        <v>44</v>
+        <v>536</v>
       </c>
       <c r="L121">
-        <v>400000</v>
+        <v>30000000</v>
       </c>
       <c r="M121" t="s">
         <v>25</v>
       </c>
       <c r="N121" t="s">
         <v>26</v>
       </c>
       <c r="O121" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P121" t="s">
-        <v>47</v>
+        <v>165</v>
       </c>
       <c r="Q121" t="s">
-        <v>579</v>
+        <v>547</v>
       </c>
       <c r="R121">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="122" spans="1:18">
       <c r="A122" t="s">
-        <v>580</v>
+        <v>559</v>
       </c>
       <c r="B122" t="s">
-        <v>581</v>
+        <v>560</v>
       </c>
       <c r="C122" t="s">
-        <v>582</v>
+        <v>561</v>
       </c>
       <c r="D122" t="s">
-        <v>33</v>
+        <v>534</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F122">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G122" s="1">
-        <v>450000</v>
+        <v>50000</v>
       </c>
       <c r="H122">
-        <v>96.1598</v>
+        <v>100.0179</v>
       </c>
       <c r="I122">
-        <v>45000000</v>
+        <v>50000000</v>
       </c>
       <c r="J122" t="s">
-        <v>583</v>
+        <v>562</v>
       </c>
       <c r="K122" t="s">
-        <v>35</v>
+        <v>536</v>
       </c>
       <c r="L122">
-        <v>45000000</v>
+        <v>50000000</v>
       </c>
       <c r="M122" t="s">
         <v>25</v>
       </c>
       <c r="N122" t="s">
         <v>26</v>
       </c>
       <c r="O122" t="s">
-        <v>36</v>
+        <v>537</v>
       </c>
       <c r="P122" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q122" t="s">
-        <v>584</v>
+        <v>563</v>
       </c>
       <c r="R122">
-        <v>6</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="123" spans="1:18">
       <c r="A123" t="s">
-        <v>585</v>
+        <v>564</v>
       </c>
       <c r="B123" t="s">
-        <v>586</v>
+        <v>565</v>
       </c>
       <c r="C123" t="s">
-        <v>587</v>
+        <v>566</v>
       </c>
       <c r="D123" t="s">
-        <v>128</v>
+        <v>534</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F123">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G123" s="1">
-        <v>250000</v>
+        <v>50000</v>
       </c>
       <c r="H123">
-        <v>100.4083</v>
+        <v>100.0179</v>
       </c>
       <c r="I123">
-        <v>25000000</v>
+        <v>50000000</v>
       </c>
       <c r="J123" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="K123" t="s">
-        <v>130</v>
+        <v>536</v>
       </c>
       <c r="L123">
-        <v>25000000</v>
+        <v>50000000</v>
       </c>
       <c r="M123" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N123" t="s">
         <v>26</v>
       </c>
       <c r="O123" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P123" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q123" t="s">
-        <v>588</v>
+        <v>567</v>
       </c>
       <c r="R123">
-        <v>7</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="124" spans="1:18">
       <c r="A124" t="s">
-        <v>589</v>
+        <v>568</v>
       </c>
       <c r="B124" t="s">
-        <v>590</v>
+        <v>569</v>
       </c>
       <c r="C124" t="s">
-        <v>591</v>
+        <v>570</v>
       </c>
       <c r="D124" t="s">
-        <v>33</v>
+        <v>534</v>
       </c>
       <c r="E124" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F124">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G124" s="1">
-        <v>900000</v>
+        <v>50000</v>
       </c>
       <c r="H124">
-        <v>97.3999</v>
+        <v>100.0179</v>
       </c>
       <c r="I124">
-        <v>90000000</v>
+        <v>50000000</v>
       </c>
       <c r="J124" t="s">
-        <v>592</v>
+        <v>571</v>
       </c>
       <c r="K124" t="s">
-        <v>35</v>
+        <v>536</v>
       </c>
       <c r="L124">
-        <v>90000000</v>
+        <v>50000000</v>
       </c>
       <c r="M124" t="s">
         <v>25</v>
       </c>
       <c r="N124" t="s">
         <v>26</v>
       </c>
       <c r="O124" t="s">
-        <v>36</v>
+        <v>537</v>
       </c>
       <c r="P124" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q124" t="s">
-        <v>593</v>
+        <v>572</v>
       </c>
       <c r="R124">
-        <v>6</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="125" spans="1:18">
       <c r="A125" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="B125" t="s">
-        <v>594</v>
+        <v>574</v>
       </c>
       <c r="C125" t="s">
-        <v>595</v>
+        <v>575</v>
       </c>
       <c r="D125" t="s">
-        <v>42</v>
+        <v>534</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F125">
         <v>1000</v>
       </c>
       <c r="G125" s="1">
-        <v>400</v>
+        <v>50000</v>
       </c>
       <c r="H125">
-        <v>1000.0</v>
+        <v>100.0179</v>
       </c>
       <c r="I125">
-        <v>400000</v>
+        <v>50000000</v>
       </c>
       <c r="J125" t="s">
         <v>576</v>
       </c>
       <c r="K125" t="s">
-        <v>44</v>
+        <v>536</v>
       </c>
       <c r="L125">
-        <v>400000</v>
+        <v>50000000</v>
       </c>
       <c r="M125" t="s">
         <v>25</v>
       </c>
       <c r="N125" t="s">
         <v>26</v>
       </c>
       <c r="O125" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P125" t="s">
-        <v>47</v>
+        <v>132</v>
       </c>
       <c r="Q125" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="R125">
-        <v>15</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="126" spans="1:18">
       <c r="A126" t="s">
-        <v>596</v>
+        <v>215</v>
       </c>
       <c r="B126" t="s">
-        <v>597</v>
+        <v>578</v>
       </c>
       <c r="C126" t="s">
-        <v>598</v>
+        <v>579</v>
       </c>
       <c r="D126" t="s">
-        <v>72</v>
+        <v>534</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F126">
         <v>1000</v>
       </c>
       <c r="G126" s="1">
-        <v>1000</v>
+        <v>50000</v>
       </c>
       <c r="H126">
-        <v>1003.3333</v>
+        <v>100.0414</v>
       </c>
       <c r="I126">
-        <v>1000000</v>
+        <v>50000000</v>
       </c>
       <c r="J126" t="s">
-        <v>599</v>
+        <v>433</v>
       </c>
       <c r="K126" t="s">
-        <v>74</v>
+        <v>536</v>
       </c>
       <c r="L126">
-        <v>1000000</v>
+        <v>50000000</v>
       </c>
       <c r="M126" t="s">
         <v>25</v>
       </c>
       <c r="N126" t="s">
         <v>26</v>
       </c>
       <c r="O126" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P126" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q126" t="s">
-        <v>600</v>
+        <v>580</v>
       </c>
       <c r="R126">
-        <v>18</v>
+        <v>3</v>
       </c>
     </row>
     <row r="127" spans="1:18">
       <c r="A127" t="s">
-        <v>329</v>
+        <v>581</v>
       </c>
       <c r="B127" t="s">
-        <v>601</v>
+        <v>582</v>
       </c>
       <c r="C127" t="s">
-        <v>602</v>
+        <v>583</v>
       </c>
       <c r="D127" t="s">
-        <v>72</v>
+        <v>534</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F127">
         <v>1000</v>
       </c>
       <c r="G127" s="1">
-        <v>250</v>
+        <v>50000</v>
       </c>
       <c r="H127">
-        <v>1000.0</v>
+        <v>101.5704</v>
       </c>
       <c r="I127">
-        <v>250000</v>
+        <v>50000000</v>
       </c>
       <c r="J127" t="s">
-        <v>465</v>
+        <v>584</v>
       </c>
       <c r="K127" t="s">
-        <v>74</v>
+        <v>536</v>
       </c>
       <c r="L127">
-        <v>250000</v>
+        <v>50000000</v>
       </c>
       <c r="M127" t="s">
         <v>25</v>
       </c>
       <c r="N127" t="s">
         <v>26</v>
       </c>
       <c r="O127" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P127" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q127" t="s">
-        <v>603</v>
+        <v>585</v>
       </c>
       <c r="R127">
-        <v>15</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="128" spans="1:18">
       <c r="A128" t="s">
-        <v>329</v>
+        <v>586</v>
       </c>
       <c r="B128" t="s">
-        <v>604</v>
+        <v>587</v>
       </c>
       <c r="C128" t="s">
-        <v>605</v>
+        <v>588</v>
       </c>
       <c r="D128" t="s">
-        <v>72</v>
+        <v>534</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F128">
         <v>1000</v>
       </c>
       <c r="G128" s="1">
-        <v>250</v>
+        <v>50000</v>
       </c>
       <c r="H128">
-        <v>1000.0</v>
+        <v>100.0248</v>
       </c>
       <c r="I128">
-        <v>250000</v>
+        <v>50000000</v>
       </c>
       <c r="J128" t="s">
-        <v>510</v>
+        <v>171</v>
       </c>
       <c r="K128" t="s">
-        <v>74</v>
+        <v>536</v>
       </c>
       <c r="L128">
-        <v>250000</v>
+        <v>50000000</v>
       </c>
       <c r="M128" t="s">
         <v>25</v>
       </c>
       <c r="N128" t="s">
         <v>26</v>
       </c>
       <c r="O128" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P128" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q128" t="s">
-        <v>603</v>
+        <v>589</v>
       </c>
       <c r="R128">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="129" spans="1:18">
       <c r="A129" t="s">
-        <v>606</v>
+        <v>590</v>
       </c>
       <c r="B129" t="s">
-        <v>607</v>
+        <v>591</v>
       </c>
       <c r="C129" t="s">
-        <v>608</v>
+        <v>592</v>
       </c>
       <c r="D129" t="s">
-        <v>72</v>
+        <v>534</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F129">
         <v>1000</v>
       </c>
       <c r="G129" s="1">
-        <v>250</v>
+        <v>50000</v>
       </c>
       <c r="H129">
-        <v>1000.0</v>
+        <v>100.0179</v>
       </c>
       <c r="I129">
-        <v>250000</v>
+        <v>50000000</v>
       </c>
       <c r="J129" t="s">
-        <v>606</v>
+        <v>593</v>
       </c>
       <c r="K129" t="s">
-        <v>74</v>
+        <v>536</v>
       </c>
       <c r="L129">
-        <v>250000</v>
+        <v>50000000</v>
       </c>
       <c r="M129" t="s">
         <v>25</v>
       </c>
       <c r="N129" t="s">
         <v>26</v>
       </c>
       <c r="O129" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P129" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q129" t="s">
-        <v>609</v>
+        <v>594</v>
       </c>
       <c r="R129">
-        <v>15</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="130" spans="1:18">
       <c r="A130" t="s">
-        <v>606</v>
+        <v>595</v>
       </c>
       <c r="B130" t="s">
-        <v>610</v>
+        <v>596</v>
       </c>
       <c r="C130" t="s">
-        <v>611</v>
+        <v>597</v>
       </c>
       <c r="D130" t="s">
-        <v>72</v>
+        <v>534</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F130">
         <v>1000</v>
       </c>
       <c r="G130" s="1">
-        <v>250</v>
+        <v>50000</v>
       </c>
       <c r="H130">
-        <v>1000.0</v>
+        <v>100.1242</v>
       </c>
       <c r="I130">
-        <v>250000</v>
+        <v>50000000</v>
       </c>
       <c r="J130" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="K130" t="s">
-        <v>74</v>
+        <v>536</v>
       </c>
       <c r="L130">
-        <v>250000</v>
+        <v>50000000</v>
       </c>
       <c r="M130" t="s">
         <v>25</v>
       </c>
       <c r="N130" t="s">
         <v>26</v>
       </c>
       <c r="O130" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P130" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q130" t="s">
-        <v>609</v>
+        <v>599</v>
       </c>
       <c r="R130">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="131" spans="1:18">
       <c r="A131" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="B131" t="s">
-        <v>612</v>
+        <v>601</v>
       </c>
       <c r="C131" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="D131" t="s">
-        <v>72</v>
+        <v>534</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F131">
-        <v>1000</v>
+        <v>50</v>
       </c>
       <c r="G131" s="1">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>20000</v>
       </c>
       <c r="I131">
-        <v>250000</v>
-[...2 lines deleted...]
-        <v>606</v>
+        <v>1000000</v>
       </c>
       <c r="K131" t="s">
-        <v>74</v>
+        <v>536</v>
       </c>
       <c r="L131">
-        <v>250000</v>
+        <v>1000000</v>
       </c>
       <c r="M131" t="s">
         <v>25</v>
       </c>
       <c r="N131" t="s">
         <v>26</v>
       </c>
       <c r="O131" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P131" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q131" t="s">
-        <v>609</v>
+        <v>555</v>
       </c>
       <c r="R131">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="132" spans="1:18">
       <c r="A132" t="s">
-        <v>614</v>
+        <v>584</v>
       </c>
       <c r="B132" t="s">
-        <v>615</v>
+        <v>603</v>
       </c>
       <c r="C132" t="s">
-        <v>616</v>
+        <v>604</v>
       </c>
       <c r="D132" t="s">
-        <v>72</v>
+        <v>534</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F132">
         <v>1000</v>
       </c>
       <c r="G132" s="1">
-        <v>250</v>
+        <v>50000</v>
       </c>
       <c r="H132">
-        <v>1007.0</v>
+        <v>100.0</v>
       </c>
       <c r="I132">
-        <v>250000</v>
+        <v>50000000</v>
       </c>
       <c r="J132" t="s">
-        <v>574</v>
+        <v>584</v>
       </c>
       <c r="K132" t="s">
-        <v>74</v>
+        <v>536</v>
       </c>
       <c r="L132">
-        <v>250000</v>
+        <v>50000000</v>
       </c>
       <c r="M132" t="s">
         <v>25</v>
       </c>
       <c r="N132" t="s">
         <v>26</v>
       </c>
       <c r="O132" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P132" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q132" t="s">
-        <v>617</v>
+        <v>605</v>
       </c>
       <c r="R132">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="133" spans="1:18">
       <c r="A133" t="s">
-        <v>49</v>
+        <v>159</v>
       </c>
       <c r="B133" t="s">
-        <v>618</v>
+        <v>606</v>
       </c>
       <c r="C133" t="s">
-        <v>619</v>
+        <v>607</v>
       </c>
       <c r="D133" t="s">
-        <v>33</v>
+        <v>534</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F133">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G133" s="1">
-        <v>500007</v>
+        <v>50000</v>
       </c>
       <c r="H133">
-        <v>94.73</v>
+        <v>100.0358</v>
       </c>
       <c r="I133">
-        <v>50000700</v>
+        <v>50000000</v>
       </c>
       <c r="J133" t="s">
-        <v>620</v>
+        <v>101</v>
       </c>
       <c r="K133" t="s">
-        <v>35</v>
+        <v>536</v>
       </c>
       <c r="L133">
-        <v>50000700</v>
+        <v>50000000</v>
       </c>
       <c r="M133" t="s">
         <v>25</v>
       </c>
       <c r="N133" t="s">
         <v>26</v>
       </c>
       <c r="O133" t="s">
-        <v>36</v>
+        <v>537</v>
       </c>
       <c r="P133" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q133" t="s">
-        <v>621</v>
+        <v>608</v>
       </c>
       <c r="R133">
-        <v>6.5</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="134" spans="1:18">
       <c r="A134" t="s">
-        <v>622</v>
+        <v>609</v>
       </c>
       <c r="B134" t="s">
-        <v>623</v>
+        <v>610</v>
       </c>
       <c r="C134" t="s">
-        <v>624</v>
+        <v>611</v>
       </c>
       <c r="D134" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F134">
-        <v>1000</v>
+        <v>50</v>
       </c>
       <c r="G134" s="1">
-        <v>100000</v>
-[...2 lines deleted...]
-        <v>1007.6694</v>
+        <v>20000</v>
       </c>
       <c r="I134">
-        <v>100000000</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>1000000</v>
       </c>
       <c r="K134" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L134">
-        <v>100000000</v>
+        <v>1000000</v>
       </c>
       <c r="M134" t="s">
         <v>25</v>
       </c>
       <c r="N134" t="s">
         <v>26</v>
       </c>
       <c r="O134" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P134" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="Q134" t="s">
-        <v>626</v>
+        <v>555</v>
       </c>
       <c r="R134">
-        <v>3.25</v>
+        <v>3</v>
       </c>
     </row>
     <row r="135" spans="1:18">
       <c r="A135" t="s">
-        <v>549</v>
+        <v>612</v>
       </c>
       <c r="B135" t="s">
-        <v>627</v>
+        <v>613</v>
       </c>
       <c r="C135" t="s">
-        <v>628</v>
+        <v>614</v>
       </c>
       <c r="D135" t="s">
-        <v>72</v>
+        <v>534</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F135">
         <v>1000</v>
       </c>
       <c r="G135" s="1">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>10000</v>
       </c>
       <c r="I135">
-        <v>250000</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>10000000</v>
       </c>
       <c r="K135" t="s">
-        <v>74</v>
+        <v>536</v>
       </c>
       <c r="L135">
-        <v>250000</v>
+        <v>10000000</v>
       </c>
       <c r="M135" t="s">
         <v>25</v>
       </c>
       <c r="N135" t="s">
         <v>26</v>
       </c>
       <c r="O135" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P135" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q135" t="s">
-        <v>629</v>
+        <v>615</v>
       </c>
       <c r="R135">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="136" spans="1:18">
       <c r="A136" t="s">
-        <v>630</v>
+        <v>616</v>
       </c>
       <c r="B136" t="s">
-        <v>631</v>
+        <v>617</v>
       </c>
       <c r="C136" t="s">
-        <v>632</v>
+        <v>618</v>
       </c>
       <c r="D136" t="s">
-        <v>33</v>
+        <v>534</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F136">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G136" s="1">
-        <v>500000</v>
-[...2 lines deleted...]
-        <v>102.1257</v>
+        <v>15000</v>
       </c>
       <c r="I136">
-        <v>50000000</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>15000000</v>
       </c>
       <c r="K136" t="s">
-        <v>35</v>
+        <v>536</v>
       </c>
       <c r="L136">
-        <v>50000000</v>
+        <v>15000000</v>
       </c>
       <c r="M136" t="s">
         <v>25</v>
       </c>
       <c r="N136" t="s">
         <v>26</v>
       </c>
       <c r="O136" t="s">
-        <v>36</v>
+        <v>537</v>
       </c>
       <c r="P136" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q136" t="s">
-        <v>633</v>
+        <v>615</v>
       </c>
       <c r="R136">
-        <v>7.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="137" spans="1:18">
       <c r="A137" t="s">
-        <v>549</v>
+        <v>619</v>
       </c>
       <c r="B137" t="s">
-        <v>634</v>
+        <v>620</v>
       </c>
       <c r="C137" t="s">
-        <v>635</v>
+        <v>621</v>
       </c>
       <c r="D137" t="s">
-        <v>72</v>
+        <v>534</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F137">
         <v>1000</v>
       </c>
       <c r="G137" s="1">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>10000</v>
       </c>
       <c r="I137">
-        <v>250000</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>10000000</v>
       </c>
       <c r="K137" t="s">
-        <v>74</v>
+        <v>536</v>
       </c>
       <c r="L137">
-        <v>250000</v>
+        <v>10000000</v>
       </c>
       <c r="M137" t="s">
         <v>25</v>
       </c>
       <c r="N137" t="s">
         <v>26</v>
       </c>
       <c r="O137" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P137" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q137" t="s">
-        <v>629</v>
+        <v>615</v>
       </c>
       <c r="R137">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="138" spans="1:18">
       <c r="A138" t="s">
-        <v>636</v>
+        <v>622</v>
       </c>
       <c r="B138" t="s">
-        <v>637</v>
+        <v>623</v>
       </c>
       <c r="C138" t="s">
-        <v>638</v>
+        <v>624</v>
       </c>
       <c r="D138" t="s">
-        <v>33</v>
+        <v>534</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F138">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G138" s="1">
-        <v>1050000</v>
-[...2 lines deleted...]
-        <v>95.2575</v>
+        <v>15000</v>
       </c>
       <c r="I138">
-        <v>105000000</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>15000000</v>
       </c>
       <c r="K138" t="s">
-        <v>35</v>
+        <v>536</v>
       </c>
       <c r="L138">
-        <v>105000000</v>
+        <v>15000000</v>
       </c>
       <c r="M138" t="s">
         <v>25</v>
       </c>
       <c r="N138" t="s">
         <v>26</v>
       </c>
       <c r="O138" t="s">
-        <v>36</v>
+        <v>537</v>
       </c>
       <c r="P138" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q138" t="s">
-        <v>639</v>
+        <v>615</v>
       </c>
       <c r="R138">
-        <v>7.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="139" spans="1:18">
       <c r="A139" t="s">
-        <v>640</v>
+        <v>625</v>
       </c>
       <c r="B139" t="s">
-        <v>641</v>
+        <v>626</v>
       </c>
       <c r="C139" t="s">
-        <v>642</v>
+        <v>627</v>
       </c>
       <c r="D139" t="s">
-        <v>643</v>
+        <v>534</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F139">
         <v>1000</v>
       </c>
       <c r="G139" s="1">
-        <v>100000</v>
-[...2 lines deleted...]
-        <v>1000.1</v>
+        <v>10000</v>
       </c>
       <c r="I139">
-        <v>100000000</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>10000000</v>
       </c>
       <c r="K139" t="s">
-        <v>644</v>
+        <v>536</v>
       </c>
       <c r="L139">
-        <v>100000000</v>
+        <v>10000000</v>
       </c>
       <c r="M139" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N139" t="s">
-        <v>146</v>
+        <v>26</v>
       </c>
       <c r="O139" t="s">
-        <v>147</v>
+        <v>537</v>
       </c>
       <c r="P139" t="s">
-        <v>428</v>
+        <v>91</v>
       </c>
       <c r="Q139" t="s">
-        <v>645</v>
+        <v>615</v>
       </c>
       <c r="R139">
-        <v>4.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="140" spans="1:18">
       <c r="A140" t="s">
-        <v>646</v>
+        <v>628</v>
       </c>
       <c r="B140" t="s">
-        <v>647</v>
+        <v>629</v>
       </c>
       <c r="C140" t="s">
-        <v>648</v>
+        <v>630</v>
       </c>
       <c r="D140" t="s">
-        <v>649</v>
+        <v>534</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F140">
         <v>1000</v>
       </c>
       <c r="G140" s="1">
-        <v>50000</v>
-[...2 lines deleted...]
-        <v>999.7305</v>
+        <v>15000</v>
       </c>
       <c r="I140">
-        <v>50000000</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>15000000</v>
       </c>
       <c r="K140" t="s">
-        <v>651</v>
+        <v>536</v>
       </c>
       <c r="L140">
-        <v>50000000</v>
+        <v>15000000</v>
       </c>
       <c r="M140" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N140" t="s">
-        <v>146</v>
+        <v>26</v>
       </c>
       <c r="O140" t="s">
-        <v>147</v>
+        <v>537</v>
       </c>
       <c r="P140" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="Q140" t="s">
-        <v>652</v>
+        <v>615</v>
       </c>
       <c r="R140">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="141" spans="1:18">
       <c r="A141" t="s">
-        <v>653</v>
+        <v>631</v>
       </c>
       <c r="B141" t="s">
-        <v>654</v>
+        <v>632</v>
       </c>
       <c r="C141" t="s">
-        <v>655</v>
+        <v>633</v>
       </c>
       <c r="D141" t="s">
-        <v>42</v>
+        <v>534</v>
       </c>
       <c r="E141" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F141">
         <v>1000</v>
       </c>
       <c r="G141" s="1">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>25000</v>
       </c>
       <c r="I141">
-        <v>400000</v>
-[...2 lines deleted...]
-        <v>653</v>
+        <v>25000000</v>
       </c>
       <c r="K141" t="s">
-        <v>44</v>
+        <v>536</v>
       </c>
       <c r="L141">
-        <v>400000</v>
+        <v>25000000</v>
       </c>
       <c r="M141" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N141" t="s">
         <v>26</v>
       </c>
       <c r="O141" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P141" t="s">
-        <v>283</v>
+        <v>91</v>
       </c>
       <c r="Q141" t="s">
-        <v>656</v>
+        <v>615</v>
       </c>
       <c r="R141">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="142" spans="1:18">
       <c r="A142" t="s">
-        <v>657</v>
+        <v>634</v>
       </c>
       <c r="B142" t="s">
-        <v>658</v>
+        <v>635</v>
       </c>
       <c r="C142" t="s">
-        <v>659</v>
+        <v>636</v>
       </c>
       <c r="D142" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F142">
         <v>1000</v>
       </c>
       <c r="G142" s="1">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="H142">
-        <v>1000.0</v>
+        <v>54.8575</v>
       </c>
       <c r="I142">
-        <v>50000000</v>
+        <v>25000000</v>
       </c>
       <c r="J142" t="s">
-        <v>657</v>
+        <v>264</v>
       </c>
       <c r="K142" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L142">
-        <v>50000000</v>
+        <v>25000000</v>
       </c>
       <c r="M142" t="s">
         <v>25</v>
       </c>
       <c r="N142" t="s">
         <v>26</v>
       </c>
       <c r="O142" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P142" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="Q142" t="s">
-        <v>660</v>
+        <v>637</v>
       </c>
       <c r="R142">
         <v>3</v>
       </c>
     </row>
     <row r="143" spans="1:18">
       <c r="A143" t="s">
-        <v>661</v>
+        <v>638</v>
       </c>
       <c r="B143" t="s">
-        <v>662</v>
+        <v>639</v>
       </c>
       <c r="C143" t="s">
-        <v>663</v>
+        <v>640</v>
       </c>
       <c r="D143" t="s">
-        <v>464</v>
+        <v>534</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F143">
         <v>1000</v>
       </c>
       <c r="G143" s="1">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>25000</v>
       </c>
       <c r="I143">
-        <v>500000</v>
-[...2 lines deleted...]
-        <v>552</v>
+        <v>25000000</v>
       </c>
       <c r="K143" t="s">
-        <v>466</v>
+        <v>536</v>
       </c>
       <c r="L143">
-        <v>500000</v>
+        <v>25000000</v>
       </c>
       <c r="M143" t="s">
         <v>25</v>
       </c>
       <c r="N143" t="s">
         <v>26</v>
       </c>
       <c r="O143" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P143" t="s">
-        <v>283</v>
+        <v>91</v>
       </c>
       <c r="Q143" t="s">
-        <v>664</v>
+        <v>637</v>
       </c>
       <c r="R143">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="144" spans="1:18">
       <c r="A144" t="s">
-        <v>665</v>
+        <v>641</v>
       </c>
       <c r="B144" t="s">
-        <v>666</v>
+        <v>642</v>
       </c>
       <c r="C144" t="s">
-        <v>667</v>
+        <v>643</v>
       </c>
       <c r="D144" t="s">
-        <v>432</v>
+        <v>534</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F144">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G144" s="1">
-        <v>10000</v>
-[...2 lines deleted...]
-        <v>100.6155</v>
+        <v>25000</v>
       </c>
       <c r="I144">
-        <v>1000000</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>25000000</v>
       </c>
       <c r="K144" t="s">
-        <v>433</v>
+        <v>536</v>
       </c>
       <c r="L144">
-        <v>1000000</v>
+        <v>25000000</v>
       </c>
       <c r="M144" t="s">
         <v>25</v>
       </c>
       <c r="N144" t="s">
         <v>26</v>
       </c>
       <c r="O144" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P144" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="Q144" t="s">
-        <v>668</v>
+        <v>637</v>
       </c>
       <c r="R144">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="145" spans="1:18">
       <c r="A145" t="s">
-        <v>549</v>
+        <v>644</v>
       </c>
       <c r="B145" t="s">
-        <v>669</v>
+        <v>645</v>
       </c>
       <c r="C145" t="s">
-        <v>670</v>
+        <v>646</v>
       </c>
       <c r="D145" t="s">
-        <v>72</v>
+        <v>534</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F145">
         <v>1000</v>
       </c>
       <c r="G145" s="1">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>25000</v>
       </c>
       <c r="I145">
-        <v>250000</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>25000000</v>
       </c>
       <c r="K145" t="s">
-        <v>74</v>
+        <v>536</v>
       </c>
       <c r="L145">
-        <v>250000</v>
+        <v>25000000</v>
       </c>
       <c r="M145" t="s">
         <v>25</v>
       </c>
       <c r="N145" t="s">
         <v>26</v>
       </c>
       <c r="O145" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P145" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q145" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="R145">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="146" spans="1:18">
       <c r="A146" t="s">
-        <v>592</v>
+        <v>647</v>
       </c>
       <c r="B146" t="s">
-        <v>671</v>
+        <v>648</v>
       </c>
       <c r="C146" t="s">
-        <v>672</v>
+        <v>649</v>
       </c>
       <c r="D146" t="s">
-        <v>33</v>
+        <v>534</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F146">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G146" s="1">
-        <v>1500000</v>
-[...2 lines deleted...]
-        <v>97.8254</v>
+        <v>15000</v>
       </c>
       <c r="I146">
-        <v>150000000</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>15000000</v>
       </c>
       <c r="K146" t="s">
-        <v>35</v>
+        <v>536</v>
       </c>
       <c r="L146">
-        <v>150000000</v>
+        <v>15000000</v>
       </c>
       <c r="M146" t="s">
         <v>25</v>
       </c>
       <c r="N146" t="s">
         <v>26</v>
       </c>
       <c r="O146" t="s">
-        <v>36</v>
+        <v>537</v>
       </c>
       <c r="P146" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q146" t="s">
-        <v>673</v>
+        <v>650</v>
       </c>
       <c r="R146">
-        <v>6.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="147" spans="1:18">
       <c r="A147" t="s">
-        <v>549</v>
+        <v>651</v>
       </c>
       <c r="B147" t="s">
-        <v>674</v>
+        <v>652</v>
       </c>
       <c r="C147" t="s">
-        <v>675</v>
+        <v>653</v>
       </c>
       <c r="D147" t="s">
-        <v>72</v>
+        <v>534</v>
       </c>
       <c r="E147" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F147">
         <v>1000</v>
       </c>
       <c r="G147" s="1">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>25000</v>
       </c>
       <c r="I147">
-        <v>250000</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>25000000</v>
       </c>
       <c r="K147" t="s">
-        <v>74</v>
+        <v>536</v>
       </c>
       <c r="L147">
-        <v>250000</v>
+        <v>25000000</v>
       </c>
       <c r="M147" t="s">
         <v>25</v>
       </c>
       <c r="N147" t="s">
         <v>26</v>
       </c>
       <c r="O147" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P147" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q147" t="s">
-        <v>629</v>
+        <v>650</v>
       </c>
       <c r="R147">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="148" spans="1:18">
       <c r="A148" t="s">
-        <v>676</v>
+        <v>654</v>
       </c>
       <c r="B148" t="s">
-        <v>677</v>
+        <v>655</v>
       </c>
       <c r="C148" t="s">
-        <v>678</v>
+        <v>656</v>
       </c>
       <c r="D148" t="s">
-        <v>33</v>
+        <v>534</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F148">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G148" s="1">
-        <v>900000</v>
-[...2 lines deleted...]
-        <v>97.5434</v>
+        <v>10000</v>
       </c>
       <c r="I148">
-        <v>90000000</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>10000000</v>
       </c>
       <c r="K148" t="s">
-        <v>35</v>
+        <v>536</v>
       </c>
       <c r="L148">
-        <v>90000000</v>
+        <v>10000000</v>
       </c>
       <c r="M148" t="s">
         <v>25</v>
       </c>
       <c r="N148" t="s">
         <v>26</v>
       </c>
       <c r="O148" t="s">
-        <v>36</v>
+        <v>537</v>
       </c>
       <c r="P148" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q148" t="s">
-        <v>679</v>
+        <v>650</v>
       </c>
       <c r="R148">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="149" spans="1:18">
       <c r="A149" t="s">
-        <v>680</v>
+        <v>657</v>
       </c>
       <c r="B149" t="s">
-        <v>681</v>
+        <v>658</v>
       </c>
       <c r="C149" t="s">
-        <v>682</v>
+        <v>659</v>
       </c>
       <c r="D149" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F149">
         <v>1000</v>
       </c>
       <c r="G149" s="1">
-        <v>30000</v>
-[...2 lines deleted...]
-        <v>948.1065</v>
+        <v>20000</v>
       </c>
       <c r="I149">
-        <v>30000000</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>20000000</v>
       </c>
       <c r="K149" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L149">
-        <v>30000000</v>
+        <v>20000000</v>
       </c>
       <c r="M149" t="s">
         <v>25</v>
       </c>
       <c r="N149" t="s">
         <v>26</v>
       </c>
       <c r="O149" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P149" t="s">
-        <v>28</v>
+        <v>660</v>
       </c>
       <c r="Q149" t="s">
-        <v>683</v>
+        <v>661</v>
       </c>
       <c r="R149">
         <v>3</v>
       </c>
     </row>
     <row r="150" spans="1:18">
       <c r="A150" t="s">
-        <v>676</v>
+        <v>662</v>
       </c>
       <c r="B150" t="s">
-        <v>684</v>
+        <v>663</v>
       </c>
       <c r="C150" t="s">
-        <v>685</v>
+        <v>664</v>
       </c>
       <c r="D150" t="s">
-        <v>42</v>
+        <v>534</v>
       </c>
       <c r="E150" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F150">
         <v>1000</v>
       </c>
       <c r="G150" s="1">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>20000</v>
       </c>
       <c r="I150">
-        <v>399000</v>
-[...2 lines deleted...]
-        <v>676</v>
+        <v>20000000</v>
       </c>
       <c r="K150" t="s">
-        <v>44</v>
+        <v>536</v>
       </c>
       <c r="L150">
-        <v>399000</v>
+        <v>20000000</v>
       </c>
       <c r="M150" t="s">
         <v>25</v>
       </c>
       <c r="N150" t="s">
         <v>26</v>
       </c>
       <c r="O150" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P150" t="s">
-        <v>47</v>
+        <v>660</v>
       </c>
       <c r="Q150" t="s">
-        <v>226</v>
+        <v>661</v>
       </c>
       <c r="R150">
-        <v>12</v>
+        <v>3</v>
       </c>
     </row>
     <row r="151" spans="1:18">
       <c r="A151" t="s">
-        <v>392</v>
+        <v>665</v>
       </c>
       <c r="B151" t="s">
-        <v>686</v>
+        <v>666</v>
       </c>
       <c r="C151" t="s">
-        <v>687</v>
+        <v>667</v>
       </c>
       <c r="D151" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E151" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F151">
         <v>1000</v>
       </c>
       <c r="G151" s="1">
-        <v>30000</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>20000</v>
       </c>
       <c r="I151">
-        <v>30000000</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>20000000</v>
       </c>
       <c r="K151" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L151">
-        <v>30000000</v>
+        <v>20000000</v>
       </c>
       <c r="M151" t="s">
         <v>25</v>
       </c>
       <c r="N151" t="s">
         <v>26</v>
       </c>
       <c r="O151" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P151" t="s">
-        <v>28</v>
+        <v>660</v>
       </c>
       <c r="Q151" t="s">
-        <v>688</v>
+        <v>661</v>
       </c>
       <c r="R151">
         <v>3</v>
       </c>
     </row>
     <row r="152" spans="1:18">
       <c r="A152" t="s">
-        <v>363</v>
+        <v>668</v>
       </c>
       <c r="B152" t="s">
-        <v>689</v>
+        <v>669</v>
       </c>
       <c r="C152" t="s">
-        <v>690</v>
+        <v>670</v>
       </c>
       <c r="D152" t="s">
-        <v>42</v>
+        <v>534</v>
       </c>
       <c r="E152" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F152">
         <v>1000</v>
       </c>
       <c r="G152" s="1">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>20000</v>
       </c>
       <c r="I152">
-        <v>2000000</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>20000000</v>
       </c>
       <c r="K152" t="s">
-        <v>44</v>
+        <v>536</v>
       </c>
       <c r="L152">
-        <v>2000000</v>
+        <v>20000000</v>
       </c>
       <c r="M152" t="s">
         <v>25</v>
       </c>
       <c r="N152" t="s">
         <v>26</v>
       </c>
       <c r="O152" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P152" t="s">
-        <v>47</v>
+        <v>660</v>
       </c>
       <c r="Q152" t="s">
-        <v>691</v>
+        <v>661</v>
       </c>
       <c r="R152">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="153" spans="1:18">
       <c r="A153" t="s">
-        <v>650</v>
+        <v>671</v>
       </c>
       <c r="B153" t="s">
-        <v>692</v>
+        <v>672</v>
       </c>
       <c r="C153" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="D153" t="s">
-        <v>72</v>
+        <v>534</v>
       </c>
       <c r="E153" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F153">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G153" s="1">
-        <v>10000</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>20000</v>
       </c>
       <c r="I153">
-        <v>1000000</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>20000000</v>
       </c>
       <c r="K153" t="s">
-        <v>74</v>
+        <v>536</v>
       </c>
       <c r="L153">
-        <v>1000000</v>
+        <v>20000000</v>
       </c>
       <c r="M153" t="s">
         <v>25</v>
       </c>
       <c r="N153" t="s">
         <v>26</v>
       </c>
       <c r="O153" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P153" t="s">
-        <v>37</v>
+        <v>660</v>
       </c>
       <c r="Q153" t="s">
-        <v>694</v>
+        <v>674</v>
       </c>
       <c r="R153">
-        <v>18</v>
+        <v>3</v>
       </c>
     </row>
     <row r="154" spans="1:18">
       <c r="A154" t="s">
-        <v>695</v>
+        <v>675</v>
       </c>
       <c r="B154" t="s">
-        <v>696</v>
+        <v>676</v>
       </c>
       <c r="C154" t="s">
-        <v>697</v>
+        <v>677</v>
       </c>
       <c r="D154" t="s">
-        <v>33</v>
+        <v>534</v>
       </c>
       <c r="E154" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F154">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G154" s="1">
-        <v>700000</v>
-[...2 lines deleted...]
-        <v>98.1405</v>
+        <v>20000</v>
       </c>
       <c r="I154">
-        <v>70000000</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>20000000</v>
       </c>
       <c r="K154" t="s">
-        <v>35</v>
+        <v>536</v>
       </c>
       <c r="L154">
-        <v>70000000</v>
+        <v>20000000</v>
       </c>
       <c r="M154" t="s">
         <v>25</v>
       </c>
       <c r="N154" t="s">
         <v>26</v>
       </c>
       <c r="O154" t="s">
-        <v>36</v>
+        <v>537</v>
       </c>
       <c r="P154" t="s">
-        <v>37</v>
+        <v>660</v>
       </c>
       <c r="Q154" t="s">
-        <v>699</v>
+        <v>674</v>
       </c>
       <c r="R154">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="155" spans="1:18">
       <c r="A155" t="s">
-        <v>700</v>
+        <v>678</v>
       </c>
       <c r="B155" t="s">
-        <v>701</v>
+        <v>679</v>
       </c>
       <c r="C155" t="s">
-        <v>702</v>
+        <v>680</v>
       </c>
       <c r="D155" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E155" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F155">
         <v>1000</v>
       </c>
       <c r="G155" s="1">
-        <v>50000</v>
-[...2 lines deleted...]
-        <v>901.3712</v>
+        <v>20000</v>
       </c>
       <c r="I155">
-        <v>50000000</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>20000000</v>
       </c>
       <c r="K155" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L155">
-        <v>50000000</v>
+        <v>20000000</v>
       </c>
       <c r="M155" t="s">
         <v>25</v>
       </c>
       <c r="N155" t="s">
         <v>26</v>
       </c>
       <c r="O155" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P155" t="s">
-        <v>28</v>
+        <v>660</v>
       </c>
       <c r="Q155" t="s">
-        <v>703</v>
+        <v>674</v>
       </c>
       <c r="R155">
-        <v>3.25</v>
+        <v>3</v>
       </c>
     </row>
     <row r="156" spans="1:18">
       <c r="A156" t="s">
-        <v>409</v>
+        <v>681</v>
       </c>
       <c r="B156" t="s">
-        <v>704</v>
+        <v>682</v>
       </c>
       <c r="C156" t="s">
-        <v>705</v>
+        <v>683</v>
       </c>
       <c r="D156" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F156">
         <v>1000</v>
       </c>
       <c r="G156" s="1">
-        <v>1000</v>
+        <v>25000</v>
       </c>
       <c r="H156">
-        <v>1000.0</v>
+        <v>63.0381</v>
       </c>
       <c r="I156">
-        <v>1000000</v>
+        <v>25000000</v>
       </c>
       <c r="J156" t="s">
-        <v>543</v>
+        <v>684</v>
       </c>
       <c r="K156" t="s">
-        <v>544</v>
+        <v>536</v>
       </c>
       <c r="L156">
-        <v>1000000</v>
+        <v>25000000</v>
       </c>
       <c r="M156" t="s">
         <v>25</v>
       </c>
       <c r="N156" t="s">
         <v>26</v>
       </c>
       <c r="O156" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P156" t="s">
-        <v>159</v>
+        <v>660</v>
       </c>
       <c r="Q156" t="s">
-        <v>706</v>
+        <v>685</v>
       </c>
       <c r="R156">
-        <v>18</v>
+        <v>3</v>
       </c>
     </row>
     <row r="157" spans="1:18">
       <c r="A157" t="s">
-        <v>707</v>
+        <v>686</v>
       </c>
       <c r="B157" t="s">
-        <v>708</v>
+        <v>687</v>
       </c>
       <c r="C157" t="s">
-        <v>709</v>
+        <v>688</v>
       </c>
       <c r="D157" t="s">
-        <v>710</v>
+        <v>534</v>
       </c>
       <c r="E157" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F157">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G157" s="1">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="H157">
-        <v>100.0</v>
+        <v>63.0381</v>
       </c>
       <c r="I157">
-        <v>1000000</v>
+        <v>20000000</v>
       </c>
       <c r="J157" t="s">
-        <v>707</v>
+        <v>684</v>
+      </c>
+      <c r="K157" t="s">
+        <v>536</v>
       </c>
       <c r="L157">
-        <v>1000000</v>
+        <v>20000000</v>
       </c>
       <c r="M157" t="s">
         <v>25</v>
       </c>
       <c r="N157" t="s">
         <v>26</v>
       </c>
       <c r="O157" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P157" t="s">
-        <v>37</v>
+        <v>660</v>
       </c>
       <c r="Q157" t="s">
-        <v>711</v>
+        <v>685</v>
       </c>
       <c r="R157">
-        <v>14</v>
+        <v>3</v>
       </c>
     </row>
     <row r="158" spans="1:18">
       <c r="A158" t="s">
-        <v>712</v>
+        <v>689</v>
       </c>
       <c r="B158" t="s">
-        <v>713</v>
+        <v>690</v>
       </c>
       <c r="C158" t="s">
-        <v>714</v>
+        <v>691</v>
       </c>
       <c r="D158" t="s">
-        <v>42</v>
+        <v>534</v>
       </c>
       <c r="E158" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F158">
         <v>1000</v>
       </c>
       <c r="G158" s="1">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>20000</v>
       </c>
       <c r="I158">
-        <v>400000</v>
-[...2 lines deleted...]
-        <v>712</v>
+        <v>20000000</v>
       </c>
       <c r="K158" t="s">
-        <v>44</v>
+        <v>536</v>
       </c>
       <c r="L158">
-        <v>400000</v>
+        <v>20000000</v>
       </c>
       <c r="M158" t="s">
         <v>25</v>
       </c>
       <c r="N158" t="s">
         <v>26</v>
       </c>
       <c r="O158" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P158" t="s">
-        <v>47</v>
+        <v>660</v>
       </c>
       <c r="Q158" t="s">
-        <v>715</v>
+        <v>685</v>
       </c>
       <c r="R158">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="159" spans="1:18">
       <c r="A159" t="s">
-        <v>716</v>
+        <v>692</v>
       </c>
       <c r="B159" t="s">
-        <v>717</v>
+        <v>693</v>
       </c>
       <c r="C159" t="s">
-        <v>718</v>
+        <v>694</v>
       </c>
       <c r="D159" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E159" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F159">
         <v>1000</v>
       </c>
       <c r="G159" s="1">
-        <v>40000</v>
-[...2 lines deleted...]
-        <v>974.8318</v>
+        <v>20000</v>
       </c>
       <c r="I159">
-        <v>40000000</v>
-[...2 lines deleted...]
-        <v>719</v>
+        <v>20000000</v>
       </c>
       <c r="K159" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L159">
-        <v>40000000</v>
+        <v>20000000</v>
       </c>
       <c r="M159" t="s">
         <v>25</v>
       </c>
       <c r="N159" t="s">
         <v>26</v>
       </c>
       <c r="O159" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P159" t="s">
-        <v>28</v>
+        <v>660</v>
       </c>
       <c r="Q159" t="s">
-        <v>720</v>
+        <v>695</v>
       </c>
       <c r="R159">
         <v>3</v>
       </c>
     </row>
     <row r="160" spans="1:18">
       <c r="A160" t="s">
-        <v>721</v>
+        <v>696</v>
       </c>
       <c r="B160" t="s">
-        <v>722</v>
+        <v>697</v>
       </c>
       <c r="C160" t="s">
-        <v>723</v>
+        <v>698</v>
       </c>
       <c r="D160" t="s">
-        <v>432</v>
+        <v>534</v>
       </c>
       <c r="E160" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F160">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G160" s="1">
-        <v>30000</v>
-[...2 lines deleted...]
-        <v>103.0732</v>
+        <v>20000</v>
       </c>
       <c r="I160">
-        <v>3000000</v>
-[...2 lines deleted...]
-        <v>724</v>
+        <v>20000000</v>
       </c>
       <c r="K160" t="s">
-        <v>433</v>
+        <v>536</v>
       </c>
       <c r="L160">
-        <v>3000000</v>
+        <v>20000000</v>
       </c>
       <c r="M160" t="s">
         <v>25</v>
       </c>
       <c r="N160" t="s">
         <v>26</v>
       </c>
       <c r="O160" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P160" t="s">
-        <v>28</v>
+        <v>660</v>
       </c>
       <c r="Q160" t="s">
-        <v>725</v>
+        <v>695</v>
       </c>
       <c r="R160">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="161" spans="1:18">
       <c r="A161" t="s">
-        <v>726</v>
+        <v>699</v>
       </c>
       <c r="B161" t="s">
-        <v>727</v>
+        <v>700</v>
       </c>
       <c r="C161" t="s">
-        <v>728</v>
+        <v>701</v>
       </c>
       <c r="D161" t="s">
-        <v>729</v>
+        <v>534</v>
       </c>
       <c r="E161" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F161">
         <v>1000</v>
       </c>
       <c r="G161" s="1">
-        <v>40000</v>
-[...2 lines deleted...]
-        <v>1025.6592</v>
+        <v>30000</v>
       </c>
       <c r="I161">
-        <v>40000000</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>30000000</v>
       </c>
       <c r="K161" t="s">
-        <v>730</v>
+        <v>536</v>
       </c>
       <c r="L161">
-        <v>40000000</v>
+        <v>30000000</v>
       </c>
       <c r="M161" t="s">
         <v>25</v>
       </c>
       <c r="N161" t="s">
         <v>26</v>
       </c>
       <c r="O161" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P161" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="Q161" t="s">
-        <v>731</v>
+        <v>695</v>
       </c>
       <c r="R161">
-        <v>10.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="162" spans="1:18">
       <c r="A162" t="s">
-        <v>732</v>
+        <v>702</v>
       </c>
       <c r="B162" t="s">
-        <v>733</v>
+        <v>703</v>
       </c>
       <c r="C162" t="s">
-        <v>734</v>
+        <v>704</v>
       </c>
       <c r="D162" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E162" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F162">
         <v>1000</v>
       </c>
       <c r="G162" s="1">
-        <v>30000</v>
-[...2 lines deleted...]
-        <v>1008.0556</v>
+        <v>20000</v>
       </c>
       <c r="I162">
-        <v>30000000</v>
-[...2 lines deleted...]
-        <v>735</v>
+        <v>20000000</v>
       </c>
       <c r="K162" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L162">
-        <v>30000000</v>
+        <v>20000000</v>
       </c>
       <c r="M162" t="s">
         <v>25</v>
       </c>
       <c r="N162" t="s">
         <v>26</v>
       </c>
       <c r="O162" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P162" t="s">
         <v>28</v>
       </c>
       <c r="Q162" t="s">
-        <v>688</v>
+        <v>695</v>
       </c>
       <c r="R162">
         <v>3</v>
       </c>
     </row>
     <row r="163" spans="1:18">
       <c r="A163" t="s">
-        <v>736</v>
+        <v>705</v>
       </c>
       <c r="B163" t="s">
-        <v>737</v>
+        <v>706</v>
       </c>
       <c r="C163" t="s">
-        <v>738</v>
+        <v>707</v>
       </c>
       <c r="D163" t="s">
-        <v>33</v>
+        <v>534</v>
       </c>
       <c r="E163" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F163">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G163" s="1">
-        <v>1252208</v>
-[...2 lines deleted...]
-        <v>100.7022</v>
+        <v>20000</v>
       </c>
       <c r="I163">
-        <v>125220800</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>20000000</v>
       </c>
       <c r="K163" t="s">
-        <v>35</v>
+        <v>536</v>
       </c>
       <c r="L163">
-        <v>125220800</v>
+        <v>20000000</v>
       </c>
       <c r="M163" t="s">
         <v>25</v>
       </c>
       <c r="N163" t="s">
         <v>26</v>
       </c>
       <c r="O163" t="s">
-        <v>36</v>
+        <v>537</v>
       </c>
       <c r="P163" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="Q163" t="s">
-        <v>739</v>
+        <v>695</v>
       </c>
       <c r="R163">
-        <v>7.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="164" spans="1:18">
       <c r="A164" t="s">
-        <v>735</v>
+        <v>708</v>
       </c>
       <c r="B164" t="s">
-        <v>740</v>
+        <v>709</v>
       </c>
       <c r="C164" t="s">
-        <v>741</v>
+        <v>710</v>
       </c>
       <c r="D164" t="s">
-        <v>742</v>
+        <v>534</v>
       </c>
       <c r="E164" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F164">
         <v>1000</v>
       </c>
       <c r="G164" s="1">
-        <v>3000</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>20000</v>
       </c>
       <c r="I164">
-        <v>3000000</v>
-[...2 lines deleted...]
-        <v>743</v>
+        <v>20000000</v>
       </c>
       <c r="K164" t="s">
-        <v>744</v>
+        <v>536</v>
       </c>
       <c r="L164">
-        <v>3000000</v>
+        <v>20000000</v>
       </c>
       <c r="M164" t="s">
         <v>25</v>
       </c>
       <c r="N164" t="s">
         <v>26</v>
       </c>
       <c r="O164" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P164" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="Q164" t="s">
-        <v>745</v>
+        <v>711</v>
       </c>
       <c r="R164">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="165" spans="1:18">
       <c r="A165" t="s">
-        <v>746</v>
+        <v>712</v>
       </c>
       <c r="B165" t="s">
-        <v>747</v>
+        <v>713</v>
       </c>
       <c r="C165" t="s">
-        <v>748</v>
+        <v>714</v>
       </c>
       <c r="D165" t="s">
-        <v>248</v>
+        <v>534</v>
       </c>
       <c r="E165" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F165">
         <v>1000</v>
       </c>
       <c r="G165" s="1">
-        <v>2500</v>
-[...2 lines deleted...]
-        <v>1010.9781</v>
+        <v>30000</v>
       </c>
       <c r="I165">
-        <v>2500000</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>30000000</v>
       </c>
       <c r="K165" t="s">
-        <v>249</v>
+        <v>536</v>
       </c>
       <c r="L165">
-        <v>2500000</v>
+        <v>30000000</v>
       </c>
       <c r="M165" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N165" t="s">
         <v>26</v>
       </c>
       <c r="O165" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P165" t="s">
         <v>28</v>
       </c>
       <c r="Q165" t="s">
-        <v>750</v>
+        <v>711</v>
       </c>
       <c r="R165">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="166" spans="1:18">
       <c r="A166" t="s">
-        <v>751</v>
+        <v>715</v>
       </c>
       <c r="B166" t="s">
-        <v>752</v>
+        <v>716</v>
       </c>
       <c r="C166" t="s">
-        <v>753</v>
+        <v>717</v>
       </c>
       <c r="D166" t="s">
-        <v>72</v>
+        <v>534</v>
       </c>
       <c r="E166" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F166">
         <v>1000</v>
       </c>
       <c r="G166" s="1">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>25000</v>
       </c>
       <c r="I166">
-        <v>1000000</v>
-[...2 lines deleted...]
-        <v>754</v>
+        <v>25000000</v>
       </c>
       <c r="K166" t="s">
-        <v>74</v>
+        <v>536</v>
       </c>
       <c r="L166">
-        <v>1000000</v>
+        <v>25000000</v>
       </c>
       <c r="M166" t="s">
         <v>25</v>
       </c>
       <c r="N166" t="s">
         <v>26</v>
       </c>
       <c r="O166" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P166" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="Q166" t="s">
-        <v>755</v>
+        <v>711</v>
       </c>
       <c r="R166">
-        <v>18</v>
+        <v>3</v>
       </c>
     </row>
     <row r="167" spans="1:18">
       <c r="A167" t="s">
-        <v>735</v>
+        <v>718</v>
       </c>
       <c r="B167" t="s">
-        <v>756</v>
+        <v>719</v>
       </c>
       <c r="C167" t="s">
-        <v>757</v>
+        <v>720</v>
       </c>
       <c r="D167" t="s">
-        <v>72</v>
+        <v>534</v>
       </c>
       <c r="E167" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F167">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G167" s="1">
-        <v>10000</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>25000</v>
       </c>
       <c r="I167">
-        <v>1000000</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>25000000</v>
       </c>
       <c r="K167" t="s">
-        <v>74</v>
+        <v>536</v>
       </c>
       <c r="L167">
-        <v>1000000</v>
+        <v>25000000</v>
       </c>
       <c r="M167" t="s">
         <v>25</v>
       </c>
       <c r="N167" t="s">
         <v>26</v>
       </c>
       <c r="O167" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P167" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="Q167" t="s">
-        <v>758</v>
+        <v>711</v>
       </c>
       <c r="R167">
-        <v>18</v>
+        <v>3</v>
       </c>
     </row>
     <row r="168" spans="1:18">
       <c r="A168" t="s">
-        <v>735</v>
+        <v>721</v>
       </c>
       <c r="B168" t="s">
-        <v>759</v>
+        <v>722</v>
       </c>
       <c r="C168" t="s">
-        <v>760</v>
+        <v>723</v>
       </c>
       <c r="D168" t="s">
-        <v>761</v>
+        <v>534</v>
       </c>
       <c r="E168" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F168">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G168" s="1">
-        <v>10000</v>
+        <v>25000</v>
       </c>
       <c r="H168">
-        <v>100.4597</v>
+        <v>75.5866</v>
       </c>
       <c r="I168">
-        <v>1000000</v>
+        <v>25000000</v>
       </c>
       <c r="J168" t="s">
-        <v>129</v>
+        <v>724</v>
       </c>
       <c r="K168" t="s">
-        <v>762</v>
+        <v>536</v>
       </c>
       <c r="L168">
-        <v>1000000</v>
+        <v>25000000</v>
       </c>
       <c r="M168" t="s">
         <v>25</v>
       </c>
       <c r="N168" t="s">
         <v>26</v>
       </c>
       <c r="O168" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P168" t="s">
         <v>28</v>
       </c>
       <c r="Q168" t="s">
-        <v>763</v>
+        <v>725</v>
       </c>
       <c r="R168">
-        <v>14</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="169" spans="1:18">
       <c r="A169" t="s">
-        <v>764</v>
+        <v>726</v>
       </c>
       <c r="B169" t="s">
-        <v>765</v>
+        <v>727</v>
       </c>
       <c r="C169" t="s">
-        <v>766</v>
+        <v>728</v>
       </c>
       <c r="D169" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E169" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F169">
         <v>1000</v>
       </c>
       <c r="G169" s="1">
-        <v>50000</v>
-[...2 lines deleted...]
-        <v>976.5329</v>
+        <v>25000</v>
       </c>
       <c r="I169">
-        <v>50000000</v>
-[...2 lines deleted...]
-        <v>719</v>
+        <v>25000000</v>
       </c>
       <c r="K169" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L169">
-        <v>50000000</v>
+        <v>25000000</v>
       </c>
       <c r="M169" t="s">
         <v>25</v>
       </c>
       <c r="N169" t="s">
         <v>26</v>
       </c>
       <c r="O169" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P169" t="s">
         <v>28</v>
       </c>
       <c r="Q169" t="s">
-        <v>767</v>
+        <v>725</v>
       </c>
       <c r="R169">
-        <v>3</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="170" spans="1:18">
       <c r="A170" t="s">
-        <v>768</v>
+        <v>729</v>
       </c>
       <c r="B170" t="s">
-        <v>769</v>
+        <v>730</v>
       </c>
       <c r="C170" t="s">
-        <v>770</v>
+        <v>731</v>
       </c>
       <c r="D170" t="s">
-        <v>72</v>
+        <v>534</v>
       </c>
       <c r="E170" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F170">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G170" s="1">
-        <v>10000</v>
+        <v>25000</v>
       </c>
       <c r="H170">
-        <v>100.0</v>
+        <v>75.5866</v>
       </c>
       <c r="I170">
-        <v>1000000</v>
+        <v>25000000</v>
       </c>
       <c r="J170" t="s">
-        <v>650</v>
+        <v>724</v>
       </c>
       <c r="K170" t="s">
-        <v>74</v>
+        <v>536</v>
       </c>
       <c r="L170">
-        <v>1000000</v>
+        <v>25000000</v>
       </c>
       <c r="M170" t="s">
         <v>25</v>
       </c>
       <c r="N170" t="s">
         <v>26</v>
       </c>
       <c r="O170" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P170" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q170" t="s">
-        <v>771</v>
+        <v>725</v>
       </c>
       <c r="R170">
-        <v>18</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="171" spans="1:18">
       <c r="A171" t="s">
-        <v>772</v>
+        <v>732</v>
       </c>
       <c r="B171" t="s">
-        <v>773</v>
+        <v>733</v>
       </c>
       <c r="C171" t="s">
-        <v>774</v>
+        <v>734</v>
       </c>
       <c r="D171" t="s">
-        <v>775</v>
+        <v>534</v>
       </c>
       <c r="E171" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F171">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G171" s="1">
-        <v>50000</v>
+        <v>25000</v>
       </c>
       <c r="H171">
-        <v>100.0</v>
+        <v>75.5866</v>
       </c>
       <c r="I171">
-        <v>5000000</v>
+        <v>25000000</v>
       </c>
       <c r="J171" t="s">
-        <v>772</v>
+        <v>724</v>
       </c>
       <c r="K171" t="s">
-        <v>776</v>
+        <v>536</v>
       </c>
       <c r="L171">
-        <v>5000000</v>
+        <v>25000000</v>
       </c>
       <c r="M171" t="s">
         <v>25</v>
       </c>
       <c r="N171" t="s">
         <v>26</v>
       </c>
       <c r="O171" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P171" t="s">
-        <v>178</v>
+        <v>132</v>
       </c>
       <c r="Q171" t="s">
-        <v>777</v>
+        <v>725</v>
       </c>
       <c r="R171">
-        <v>13</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="172" spans="1:18">
       <c r="A172" t="s">
-        <v>778</v>
+        <v>735</v>
       </c>
       <c r="B172" t="s">
-        <v>779</v>
+        <v>736</v>
       </c>
       <c r="C172" t="s">
-        <v>780</v>
+        <v>737</v>
       </c>
       <c r="D172" t="s">
-        <v>33</v>
+        <v>534</v>
       </c>
       <c r="E172" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F172">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G172" s="1">
-        <v>600000</v>
+        <v>50000</v>
       </c>
       <c r="H172">
-        <v>97.9644</v>
+        <v>77.4375</v>
       </c>
       <c r="I172">
-        <v>60000000</v>
+        <v>50000000</v>
       </c>
       <c r="J172" t="s">
-        <v>214</v>
+        <v>535</v>
       </c>
       <c r="K172" t="s">
-        <v>35</v>
+        <v>536</v>
       </c>
       <c r="L172">
-        <v>60000000</v>
+        <v>50000000</v>
       </c>
       <c r="M172" t="s">
         <v>25</v>
       </c>
       <c r="N172" t="s">
         <v>26</v>
       </c>
       <c r="O172" t="s">
-        <v>36</v>
+        <v>537</v>
       </c>
       <c r="P172" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q172" t="s">
-        <v>781</v>
+        <v>738</v>
       </c>
       <c r="R172">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="173" spans="1:18">
       <c r="A173" t="s">
-        <v>782</v>
+        <v>739</v>
       </c>
       <c r="B173" t="s">
-        <v>783</v>
+        <v>740</v>
       </c>
       <c r="C173" t="s">
-        <v>784</v>
+        <v>741</v>
       </c>
       <c r="D173" t="s">
-        <v>42</v>
+        <v>534</v>
       </c>
       <c r="E173" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F173">
         <v>1000</v>
       </c>
       <c r="G173" s="1">
-        <v>400</v>
+        <v>50000</v>
       </c>
       <c r="H173">
-        <v>1000.0</v>
+        <v>88.7791</v>
       </c>
       <c r="I173">
-        <v>400000</v>
+        <v>50000000</v>
       </c>
       <c r="J173" t="s">
-        <v>782</v>
+        <v>742</v>
       </c>
       <c r="K173" t="s">
-        <v>44</v>
+        <v>536</v>
       </c>
       <c r="L173">
-        <v>400000</v>
+        <v>50000000</v>
       </c>
       <c r="M173" t="s">
         <v>25</v>
       </c>
       <c r="N173" t="s">
         <v>26</v>
       </c>
       <c r="O173" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P173" t="s">
-        <v>47</v>
+        <v>132</v>
       </c>
       <c r="Q173" t="s">
-        <v>715</v>
+        <v>743</v>
       </c>
       <c r="R173">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="174" spans="1:18">
       <c r="A174" t="s">
-        <v>785</v>
+        <v>744</v>
       </c>
       <c r="B174" t="s">
-        <v>786</v>
+        <v>745</v>
       </c>
       <c r="C174" t="s">
-        <v>787</v>
+        <v>746</v>
       </c>
       <c r="D174" t="s">
-        <v>643</v>
+        <v>534</v>
       </c>
       <c r="E174" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F174">
         <v>1000</v>
       </c>
       <c r="G174" s="1">
-        <v>200000</v>
+        <v>55000</v>
       </c>
       <c r="H174">
-        <v>1001.0</v>
+        <v>93.5196</v>
       </c>
       <c r="I174">
-        <v>200000000</v>
+        <v>55000000</v>
       </c>
       <c r="J174" t="s">
-        <v>439</v>
+        <v>747</v>
       </c>
       <c r="K174" t="s">
-        <v>644</v>
+        <v>536</v>
       </c>
       <c r="L174">
-        <v>200000000</v>
+        <v>55000000</v>
       </c>
       <c r="M174" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N174" t="s">
-        <v>146</v>
+        <v>26</v>
       </c>
       <c r="O174" t="s">
-        <v>309</v>
+        <v>537</v>
       </c>
       <c r="P174" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q174" t="s">
-        <v>788</v>
+        <v>748</v>
       </c>
       <c r="R174">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="175" spans="1:18">
       <c r="A175" t="s">
-        <v>789</v>
+        <v>749</v>
       </c>
       <c r="B175" t="s">
-        <v>790</v>
+        <v>750</v>
       </c>
       <c r="C175" t="s">
-        <v>791</v>
+        <v>751</v>
       </c>
       <c r="D175" t="s">
-        <v>792</v>
+        <v>534</v>
       </c>
       <c r="E175" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F175">
         <v>1000</v>
       </c>
       <c r="G175" s="1">
-        <v>50000</v>
+        <v>40000</v>
       </c>
       <c r="H175">
-        <v>1006.3426</v>
+        <v>80.9126</v>
       </c>
       <c r="I175">
-        <v>50000000</v>
+        <v>40000000</v>
       </c>
       <c r="J175" t="s">
-        <v>793</v>
+        <v>752</v>
       </c>
       <c r="K175" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L175">
-        <v>50000000</v>
+        <v>40000000</v>
       </c>
       <c r="M175" t="s">
         <v>25</v>
       </c>
       <c r="N175" t="s">
         <v>26</v>
       </c>
       <c r="O175" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P175" t="s">
-        <v>28</v>
+        <v>132</v>
       </c>
       <c r="Q175" t="s">
-        <v>794</v>
+        <v>753</v>
       </c>
       <c r="R175">
         <v>3</v>
       </c>
     </row>
     <row r="176" spans="1:18">
       <c r="A176" t="s">
-        <v>795</v>
+        <v>749</v>
       </c>
       <c r="B176" t="s">
-        <v>796</v>
+        <v>754</v>
       </c>
       <c r="C176" t="s">
-        <v>797</v>
+        <v>755</v>
       </c>
       <c r="D176" t="s">
-        <v>33</v>
+        <v>534</v>
       </c>
       <c r="E176" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F176">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G176" s="1">
-        <v>1800000</v>
+        <v>40000</v>
       </c>
       <c r="H176">
-        <v>102.4889</v>
+        <v>75.3488</v>
       </c>
       <c r="I176">
-        <v>180000000</v>
+        <v>40000000</v>
       </c>
       <c r="J176" t="s">
-        <v>118</v>
+        <v>756</v>
       </c>
       <c r="K176" t="s">
-        <v>35</v>
+        <v>536</v>
       </c>
       <c r="L176">
-        <v>180000000</v>
+        <v>40000000</v>
       </c>
       <c r="M176" t="s">
         <v>25</v>
       </c>
       <c r="N176" t="s">
         <v>26</v>
       </c>
       <c r="O176" t="s">
-        <v>36</v>
+        <v>537</v>
       </c>
       <c r="P176" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q176" t="s">
-        <v>798</v>
+        <v>757</v>
       </c>
       <c r="R176">
-        <v>7.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="177" spans="1:18">
       <c r="A177" t="s">
-        <v>409</v>
+        <v>758</v>
       </c>
       <c r="B177" t="s">
-        <v>799</v>
+        <v>759</v>
       </c>
       <c r="C177" t="s">
-        <v>800</v>
+        <v>760</v>
       </c>
       <c r="D177" t="s">
-        <v>742</v>
+        <v>534</v>
       </c>
       <c r="E177" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F177">
         <v>1000</v>
       </c>
       <c r="G177" s="1">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>40000</v>
       </c>
       <c r="I177">
-        <v>1000000</v>
-[...2 lines deleted...]
-        <v>743</v>
+        <v>40000000</v>
       </c>
       <c r="K177" t="s">
-        <v>744</v>
+        <v>536</v>
       </c>
       <c r="L177">
-        <v>1000000</v>
+        <v>40000000</v>
       </c>
       <c r="M177" t="s">
         <v>25</v>
       </c>
       <c r="N177" t="s">
         <v>26</v>
       </c>
       <c r="O177" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P177" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q177" t="s">
-        <v>801</v>
+        <v>757</v>
       </c>
       <c r="R177">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="178" spans="1:18">
       <c r="A178" t="s">
-        <v>802</v>
+        <v>761</v>
       </c>
       <c r="B178" t="s">
-        <v>803</v>
+        <v>762</v>
       </c>
       <c r="C178" t="s">
-        <v>804</v>
+        <v>763</v>
       </c>
       <c r="D178" t="s">
-        <v>128</v>
+        <v>534</v>
       </c>
       <c r="E178" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F178">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G178" s="1">
-        <v>300000</v>
+        <v>20000</v>
       </c>
       <c r="H178">
-        <v>100.794</v>
+        <v>92.2897</v>
       </c>
       <c r="I178">
-        <v>30000000</v>
+        <v>20000000</v>
       </c>
       <c r="J178" t="s">
-        <v>363</v>
+        <v>764</v>
       </c>
       <c r="K178" t="s">
-        <v>130</v>
+        <v>536</v>
       </c>
       <c r="L178">
-        <v>30000000</v>
+        <v>20000000</v>
       </c>
       <c r="M178" t="s">
         <v>25</v>
       </c>
       <c r="N178" t="s">
         <v>26</v>
       </c>
       <c r="O178" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P178" t="s">
-        <v>37</v>
+        <v>132</v>
       </c>
       <c r="Q178" t="s">
-        <v>805</v>
+        <v>757</v>
       </c>
       <c r="R178">
-        <v>11</v>
+        <v>3</v>
       </c>
     </row>
     <row r="179" spans="1:18">
       <c r="A179" t="s">
-        <v>806</v>
+        <v>765</v>
       </c>
       <c r="B179" t="s">
-        <v>807</v>
+        <v>766</v>
       </c>
       <c r="C179" t="s">
-        <v>808</v>
+        <v>767</v>
       </c>
       <c r="D179" t="s">
-        <v>195</v>
+        <v>534</v>
       </c>
       <c r="E179" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F179">
         <v>1000</v>
       </c>
       <c r="G179" s="1">
-        <v>4000</v>
+        <v>20000</v>
       </c>
       <c r="H179">
-        <v>1000.8983</v>
+        <v>84.2797</v>
       </c>
       <c r="I179">
-        <v>4000000</v>
+        <v>20000000</v>
       </c>
       <c r="J179" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
       <c r="K179" t="s">
-        <v>197</v>
+        <v>536</v>
       </c>
       <c r="L179">
-        <v>4000000</v>
+        <v>20000000</v>
       </c>
       <c r="M179" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N179" t="s">
         <v>26</v>
       </c>
       <c r="O179" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P179" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="Q179" t="s">
-        <v>809</v>
+        <v>768</v>
       </c>
       <c r="R179">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="180" spans="1:18">
       <c r="A180" t="s">
-        <v>810</v>
+        <v>769</v>
       </c>
       <c r="B180" t="s">
-        <v>811</v>
+        <v>770</v>
       </c>
       <c r="C180" t="s">
-        <v>812</v>
+        <v>771</v>
       </c>
       <c r="D180" t="s">
-        <v>813</v>
+        <v>534</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F180">
         <v>1000</v>
       </c>
       <c r="G180" s="1">
-        <v>5000</v>
+        <v>50000</v>
       </c>
       <c r="H180">
-        <v>1000.0</v>
+        <v>84.5991</v>
       </c>
       <c r="I180">
-        <v>5000000</v>
+        <v>50000000</v>
       </c>
       <c r="J180" t="s">
-        <v>814</v>
+        <v>772</v>
       </c>
       <c r="K180" t="s">
-        <v>815</v>
+        <v>536</v>
       </c>
       <c r="L180">
-        <v>5000000</v>
+        <v>50000000</v>
       </c>
       <c r="M180" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N180" t="s">
         <v>26</v>
       </c>
       <c r="O180" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P180" t="s">
-        <v>250</v>
+        <v>165</v>
       </c>
       <c r="Q180" t="s">
-        <v>816</v>
+        <v>773</v>
       </c>
       <c r="R180">
-        <v>8.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="181" spans="1:18">
       <c r="A181" t="s">
-        <v>817</v>
+        <v>774</v>
       </c>
       <c r="B181" t="s">
-        <v>818</v>
+        <v>775</v>
       </c>
       <c r="C181" t="s">
-        <v>819</v>
+        <v>776</v>
       </c>
       <c r="D181" t="s">
-        <v>42</v>
+        <v>534</v>
       </c>
       <c r="E181" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F181">
         <v>1000</v>
       </c>
       <c r="G181" s="1">
-        <v>400</v>
+        <v>15000</v>
       </c>
       <c r="H181">
-        <v>1000.0</v>
+        <v>90.1667</v>
       </c>
       <c r="I181">
-        <v>400000</v>
+        <v>15000000</v>
       </c>
       <c r="J181" t="s">
-        <v>817</v>
+        <v>777</v>
       </c>
       <c r="K181" t="s">
-        <v>44</v>
+        <v>536</v>
       </c>
       <c r="L181">
-        <v>400000</v>
+        <v>15000000</v>
       </c>
       <c r="M181" t="s">
         <v>25</v>
       </c>
       <c r="N181" t="s">
         <v>26</v>
       </c>
       <c r="O181" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P181" t="s">
-        <v>47</v>
+        <v>165</v>
       </c>
       <c r="Q181" t="s">
-        <v>715</v>
+        <v>773</v>
       </c>
       <c r="R181">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="182" spans="1:18">
       <c r="A182" t="s">
-        <v>268</v>
+        <v>778</v>
       </c>
       <c r="B182" t="s">
-        <v>820</v>
+        <v>779</v>
       </c>
       <c r="C182" t="s">
-        <v>821</v>
+        <v>780</v>
       </c>
       <c r="D182" t="s">
-        <v>72</v>
+        <v>534</v>
       </c>
       <c r="E182" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F182">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G182" s="1">
-        <v>10000</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>25000</v>
       </c>
       <c r="I182">
-        <v>1000000</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>25000000</v>
       </c>
       <c r="K182" t="s">
-        <v>74</v>
+        <v>536</v>
       </c>
       <c r="L182">
-        <v>1000000</v>
+        <v>25000000</v>
       </c>
       <c r="M182" t="s">
         <v>25</v>
       </c>
       <c r="N182" t="s">
         <v>26</v>
       </c>
       <c r="O182" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P182" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="Q182" t="s">
-        <v>822</v>
+        <v>781</v>
       </c>
       <c r="R182">
-        <v>18</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="183" spans="1:18">
       <c r="A183" t="s">
-        <v>268</v>
+        <v>782</v>
       </c>
       <c r="B183" t="s">
-        <v>823</v>
+        <v>783</v>
       </c>
       <c r="C183" t="s">
-        <v>824</v>
+        <v>784</v>
       </c>
       <c r="D183" t="s">
-        <v>72</v>
+        <v>534</v>
       </c>
       <c r="E183" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F183">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G183" s="1">
-        <v>10000</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>25000</v>
       </c>
       <c r="I183">
-        <v>1000000</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>25000000</v>
       </c>
       <c r="K183" t="s">
-        <v>74</v>
+        <v>536</v>
       </c>
       <c r="L183">
-        <v>1000000</v>
+        <v>25000000</v>
       </c>
       <c r="M183" t="s">
         <v>25</v>
       </c>
       <c r="N183" t="s">
         <v>26</v>
       </c>
       <c r="O183" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P183" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="Q183" t="s">
-        <v>822</v>
+        <v>781</v>
       </c>
       <c r="R183">
-        <v>18</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="184" spans="1:18">
       <c r="A184" t="s">
-        <v>825</v>
+        <v>785</v>
       </c>
       <c r="B184" t="s">
-        <v>826</v>
+        <v>786</v>
       </c>
       <c r="C184" t="s">
-        <v>827</v>
+        <v>787</v>
       </c>
       <c r="D184" t="s">
-        <v>438</v>
+        <v>534</v>
       </c>
       <c r="E184" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F184">
         <v>1000</v>
       </c>
       <c r="G184" s="1">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>25000</v>
       </c>
       <c r="I184">
-        <v>1000000</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>25000000</v>
       </c>
       <c r="K184" t="s">
-        <v>440</v>
+        <v>536</v>
       </c>
       <c r="L184">
-        <v>1000000</v>
+        <v>25000000</v>
       </c>
       <c r="M184" t="s">
         <v>25</v>
       </c>
       <c r="N184" t="s">
         <v>26</v>
       </c>
       <c r="O184" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P184" t="s">
-        <v>283</v>
+        <v>165</v>
       </c>
       <c r="Q184" t="s">
-        <v>828</v>
+        <v>781</v>
       </c>
       <c r="R184">
-        <v>14</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="185" spans="1:18">
       <c r="A185" t="s">
-        <v>829</v>
+        <v>788</v>
       </c>
       <c r="B185" t="s">
-        <v>830</v>
+        <v>789</v>
       </c>
       <c r="C185" t="s">
-        <v>831</v>
+        <v>790</v>
       </c>
       <c r="D185" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E185" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F185">
         <v>1000</v>
       </c>
       <c r="G185" s="1">
-        <v>50000</v>
-[...2 lines deleted...]
-        <v>1000.1791</v>
+        <v>25000</v>
       </c>
       <c r="I185">
-        <v>50000000</v>
-[...2 lines deleted...]
-        <v>832</v>
+        <v>25000000</v>
       </c>
       <c r="K185" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L185">
-        <v>50000000</v>
+        <v>25000000</v>
       </c>
       <c r="M185" t="s">
         <v>25</v>
       </c>
       <c r="N185" t="s">
         <v>26</v>
       </c>
       <c r="O185" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P185" t="s">
-        <v>47</v>
+        <v>165</v>
       </c>
       <c r="Q185" t="s">
-        <v>833</v>
+        <v>781</v>
       </c>
       <c r="R185">
         <v>3.25</v>
       </c>
     </row>
     <row r="186" spans="1:18">
       <c r="A186" t="s">
-        <v>825</v>
+        <v>791</v>
       </c>
       <c r="B186" t="s">
-        <v>834</v>
+        <v>792</v>
       </c>
       <c r="C186" t="s">
-        <v>835</v>
+        <v>793</v>
       </c>
       <c r="D186" t="s">
-        <v>438</v>
+        <v>534</v>
       </c>
       <c r="E186" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F186">
         <v>1000</v>
       </c>
       <c r="G186" s="1">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>40000</v>
       </c>
       <c r="I186">
-        <v>1000000</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>40000000</v>
       </c>
       <c r="K186" t="s">
-        <v>440</v>
+        <v>536</v>
       </c>
       <c r="L186">
-        <v>1000000</v>
+        <v>40000000</v>
       </c>
       <c r="M186" t="s">
         <v>25</v>
       </c>
       <c r="N186" t="s">
         <v>26</v>
       </c>
       <c r="O186" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P186" t="s">
-        <v>283</v>
+        <v>165</v>
       </c>
       <c r="Q186" t="s">
-        <v>828</v>
+        <v>794</v>
       </c>
       <c r="R186">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="187" spans="1:18">
       <c r="A187" t="s">
-        <v>836</v>
+        <v>795</v>
       </c>
       <c r="B187" t="s">
-        <v>837</v>
+        <v>796</v>
       </c>
       <c r="C187" t="s">
-        <v>838</v>
+        <v>797</v>
       </c>
       <c r="D187" t="s">
-        <v>839</v>
+        <v>534</v>
       </c>
       <c r="E187" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F187">
         <v>1000</v>
       </c>
       <c r="G187" s="1">
-        <v>1000</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>30000</v>
       </c>
       <c r="I187">
-        <v>1000000</v>
-[...2 lines deleted...]
-        <v>743</v>
+        <v>30000000</v>
       </c>
       <c r="K187" t="s">
-        <v>744</v>
+        <v>536</v>
       </c>
       <c r="L187">
-        <v>1000000</v>
+        <v>30000000</v>
       </c>
       <c r="M187" t="s">
         <v>25</v>
       </c>
       <c r="N187" t="s">
         <v>26</v>
       </c>
       <c r="O187" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P187" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="Q187" t="s">
-        <v>840</v>
+        <v>794</v>
       </c>
       <c r="R187">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="188" spans="1:18">
       <c r="A188" t="s">
-        <v>841</v>
+        <v>798</v>
       </c>
       <c r="B188" t="s">
-        <v>842</v>
+        <v>799</v>
       </c>
       <c r="C188" t="s">
-        <v>843</v>
+        <v>800</v>
       </c>
       <c r="D188" t="s">
-        <v>844</v>
+        <v>534</v>
       </c>
       <c r="E188" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F188">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G188" s="1">
-        <v>200000</v>
-[...2 lines deleted...]
-        <v>100.0</v>
+        <v>30000</v>
       </c>
       <c r="I188">
-        <v>20000000</v>
-[...2 lines deleted...]
-        <v>525</v>
+        <v>30000000</v>
       </c>
       <c r="K188" t="s">
-        <v>845</v>
+        <v>536</v>
       </c>
       <c r="L188">
-        <v>20000000</v>
+        <v>30000000</v>
       </c>
       <c r="M188" t="s">
         <v>25</v>
       </c>
       <c r="N188" t="s">
         <v>26</v>
       </c>
       <c r="O188" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P188" t="s">
-        <v>250</v>
+        <v>165</v>
       </c>
       <c r="Q188" t="s">
-        <v>846</v>
+        <v>794</v>
       </c>
       <c r="R188">
-        <v>13</v>
+        <v>3</v>
       </c>
     </row>
     <row r="189" spans="1:18">
       <c r="A189" t="s">
-        <v>847</v>
+        <v>801</v>
       </c>
       <c r="B189" t="s">
-        <v>848</v>
+        <v>802</v>
       </c>
       <c r="C189" t="s">
-        <v>849</v>
+        <v>803</v>
       </c>
       <c r="D189" t="s">
-        <v>432</v>
+        <v>534</v>
       </c>
       <c r="E189" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F189">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G189" s="1">
-        <v>30000</v>
+        <v>70000</v>
       </c>
       <c r="H189">
-        <v>100.0</v>
+        <v>101.3015</v>
       </c>
       <c r="I189">
-        <v>3000000</v>
+        <v>70000000</v>
       </c>
       <c r="J189" t="s">
-        <v>60</v>
+        <v>747</v>
       </c>
       <c r="K189" t="s">
-        <v>433</v>
+        <v>536</v>
       </c>
       <c r="L189">
-        <v>3000000</v>
+        <v>70000000</v>
       </c>
       <c r="M189" t="s">
         <v>25</v>
       </c>
       <c r="N189" t="s">
         <v>26</v>
       </c>
       <c r="O189" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P189" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="Q189" t="s">
-        <v>850</v>
+        <v>804</v>
       </c>
       <c r="R189">
-        <v>15</v>
+        <v>3</v>
       </c>
     </row>
     <row r="190" spans="1:18">
       <c r="A190" t="s">
-        <v>851</v>
+        <v>801</v>
       </c>
       <c r="B190" t="s">
-        <v>852</v>
+        <v>805</v>
       </c>
       <c r="C190" t="s">
-        <v>853</v>
+        <v>806</v>
       </c>
       <c r="D190" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E190" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F190">
         <v>1000</v>
       </c>
       <c r="G190" s="1">
-        <v>70000</v>
+        <v>30000</v>
       </c>
       <c r="H190">
-        <v>1015.4425</v>
+        <v>101.2189</v>
       </c>
       <c r="I190">
-        <v>70000000</v>
+        <v>30000000</v>
       </c>
       <c r="J190" t="s">
-        <v>854</v>
+        <v>807</v>
       </c>
       <c r="K190" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L190">
-        <v>70000000</v>
+        <v>30000000</v>
       </c>
       <c r="M190" t="s">
         <v>25</v>
       </c>
       <c r="N190" t="s">
         <v>26</v>
       </c>
       <c r="O190" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P190" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="Q190" t="s">
-        <v>210</v>
+        <v>804</v>
       </c>
       <c r="R190">
-        <v>3.25</v>
+        <v>3</v>
       </c>
     </row>
     <row r="191" spans="1:18">
       <c r="A191" t="s">
-        <v>855</v>
+        <v>808</v>
       </c>
       <c r="B191" t="s">
-        <v>856</v>
+        <v>809</v>
       </c>
       <c r="C191" t="s">
-        <v>857</v>
+        <v>810</v>
       </c>
       <c r="D191" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E191" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F191">
-        <v>1000</v>
+        <v>905</v>
       </c>
       <c r="G191" s="1">
-        <v>25000</v>
+        <v>45000</v>
       </c>
       <c r="H191">
-        <v>1001.347</v>
+        <v>107.6564</v>
       </c>
       <c r="I191">
-        <v>25000000</v>
+        <v>40725000</v>
       </c>
       <c r="J191" t="s">
-        <v>164</v>
+        <v>811</v>
       </c>
       <c r="K191" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L191">
-        <v>25000000</v>
+        <v>40725000</v>
       </c>
       <c r="M191" t="s">
         <v>25</v>
       </c>
       <c r="N191" t="s">
         <v>26</v>
       </c>
       <c r="O191" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P191" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="Q191" t="s">
-        <v>858</v>
+        <v>812</v>
       </c>
       <c r="R191">
         <v>3</v>
       </c>
     </row>
     <row r="192" spans="1:18">
       <c r="A192" t="s">
-        <v>859</v>
+        <v>813</v>
       </c>
       <c r="B192" t="s">
-        <v>860</v>
+        <v>814</v>
       </c>
       <c r="C192" t="s">
-        <v>861</v>
+        <v>815</v>
       </c>
       <c r="D192" t="s">
-        <v>524</v>
+        <v>534</v>
       </c>
       <c r="E192" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F192">
         <v>1000</v>
       </c>
       <c r="G192" s="1">
-        <v>10000</v>
+        <v>30000</v>
       </c>
       <c r="H192">
-        <v>1010.2182</v>
+        <v>87.704</v>
       </c>
       <c r="I192">
-        <v>10000000</v>
+        <v>30000000</v>
       </c>
       <c r="J192" t="s">
-        <v>203</v>
+        <v>816</v>
       </c>
       <c r="K192" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
       <c r="L192">
-        <v>10000000</v>
+        <v>30000000</v>
       </c>
       <c r="M192" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N192" t="s">
-        <v>146</v>
+        <v>26</v>
       </c>
       <c r="O192" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P192" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="Q192" t="s">
-        <v>862</v>
+        <v>817</v>
       </c>
       <c r="R192">
-        <v>5.5</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="193" spans="1:18">
       <c r="A193" t="s">
-        <v>863</v>
+        <v>807</v>
       </c>
       <c r="B193" t="s">
-        <v>864</v>
+        <v>818</v>
       </c>
       <c r="C193" t="s">
-        <v>865</v>
+        <v>819</v>
       </c>
       <c r="D193" t="s">
-        <v>432</v>
+        <v>534</v>
       </c>
       <c r="E193" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F193">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G193" s="1">
-        <v>20000</v>
+        <v>70000</v>
       </c>
       <c r="H193">
-        <v>100.0</v>
+        <v>101.5443</v>
       </c>
       <c r="I193">
-        <v>2000000</v>
+        <v>70000000</v>
       </c>
       <c r="J193" t="s">
-        <v>866</v>
+        <v>811</v>
       </c>
       <c r="K193" t="s">
-        <v>433</v>
+        <v>536</v>
       </c>
       <c r="L193">
-        <v>2000000</v>
+        <v>70000000</v>
       </c>
       <c r="M193" t="s">
         <v>25</v>
       </c>
       <c r="N193" t="s">
         <v>26</v>
       </c>
       <c r="O193" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P193" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="Q193" t="s">
-        <v>867</v>
+        <v>817</v>
       </c>
       <c r="R193">
-        <v>15</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="194" spans="1:18">
       <c r="A194" t="s">
-        <v>868</v>
+        <v>820</v>
       </c>
       <c r="B194" t="s">
-        <v>869</v>
+        <v>821</v>
       </c>
       <c r="C194" t="s">
-        <v>870</v>
+        <v>822</v>
       </c>
       <c r="D194" t="s">
-        <v>649</v>
+        <v>534</v>
       </c>
       <c r="E194" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F194">
         <v>1000</v>
       </c>
       <c r="G194" s="1">
-        <v>100000</v>
+        <v>40000</v>
       </c>
       <c r="H194">
-        <v>1014.8892</v>
+        <v>97.4832</v>
       </c>
       <c r="I194">
-        <v>100000000</v>
+        <v>40000000</v>
       </c>
       <c r="J194" t="s">
-        <v>525</v>
+        <v>823</v>
       </c>
       <c r="K194" t="s">
-        <v>651</v>
+        <v>536</v>
       </c>
       <c r="L194">
-        <v>100000000</v>
+        <v>40000000</v>
       </c>
       <c r="M194" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N194" t="s">
-        <v>146</v>
+        <v>26</v>
       </c>
       <c r="O194" t="s">
-        <v>147</v>
+        <v>537</v>
       </c>
       <c r="P194" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="Q194" t="s">
-        <v>871</v>
+        <v>824</v>
       </c>
       <c r="R194">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="195" spans="1:18">
       <c r="A195" t="s">
-        <v>872</v>
+        <v>825</v>
       </c>
       <c r="B195" t="s">
-        <v>873</v>
+        <v>826</v>
       </c>
       <c r="C195" t="s">
-        <v>874</v>
+        <v>827</v>
       </c>
       <c r="D195" t="s">
-        <v>33</v>
+        <v>534</v>
       </c>
       <c r="E195" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F195">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G195" s="1">
-        <v>158171</v>
+        <v>30000</v>
       </c>
       <c r="H195">
-        <v>103.1529</v>
+        <v>100.1102</v>
       </c>
       <c r="I195">
-        <v>15817100</v>
+        <v>30000000</v>
       </c>
       <c r="J195" t="s">
-        <v>875</v>
+        <v>828</v>
       </c>
       <c r="K195" t="s">
-        <v>35</v>
+        <v>536</v>
       </c>
       <c r="L195">
-        <v>15817100</v>
+        <v>30000000</v>
       </c>
       <c r="M195" t="s">
         <v>25</v>
       </c>
       <c r="N195" t="s">
         <v>26</v>
       </c>
       <c r="O195" t="s">
-        <v>36</v>
+        <v>537</v>
       </c>
       <c r="P195" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="Q195" t="s">
-        <v>876</v>
+        <v>829</v>
       </c>
       <c r="R195">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="196" spans="1:18">
       <c r="A196" t="s">
-        <v>877</v>
+        <v>830</v>
       </c>
       <c r="B196" t="s">
-        <v>878</v>
+        <v>831</v>
       </c>
       <c r="C196" t="s">
-        <v>879</v>
+        <v>832</v>
       </c>
       <c r="D196" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E196" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F196">
         <v>1000</v>
       </c>
       <c r="G196" s="1">
         <v>50000</v>
       </c>
       <c r="H196">
-        <v>1000.1791</v>
+        <v>97.6533</v>
       </c>
       <c r="I196">
         <v>50000000</v>
       </c>
       <c r="J196" t="s">
-        <v>743</v>
+        <v>823</v>
       </c>
       <c r="K196" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L196">
         <v>50000000</v>
       </c>
       <c r="M196" t="s">
         <v>25</v>
       </c>
       <c r="N196" t="s">
         <v>26</v>
       </c>
       <c r="O196" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P196" t="s">
-        <v>47</v>
+        <v>165</v>
       </c>
       <c r="Q196" t="s">
-        <v>880</v>
+        <v>833</v>
       </c>
       <c r="R196">
-        <v>3.25</v>
+        <v>3</v>
       </c>
     </row>
     <row r="197" spans="1:18">
       <c r="A197" t="s">
-        <v>881</v>
+        <v>834</v>
       </c>
       <c r="B197" t="s">
-        <v>882</v>
+        <v>835</v>
       </c>
       <c r="C197" t="s">
-        <v>883</v>
+        <v>836</v>
       </c>
       <c r="D197" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E197" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F197">
         <v>1000</v>
       </c>
       <c r="G197" s="1">
-        <v>40000</v>
+        <v>50000</v>
       </c>
       <c r="H197">
-        <v>1004.2103</v>
+        <v>100.171</v>
       </c>
       <c r="I197">
-        <v>40000000</v>
+        <v>50000000</v>
       </c>
       <c r="J197" t="s">
-        <v>239</v>
+        <v>837</v>
       </c>
       <c r="K197" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L197">
-        <v>40000000</v>
+        <v>50000000</v>
       </c>
       <c r="M197" t="s">
         <v>25</v>
       </c>
       <c r="N197" t="s">
         <v>26</v>
       </c>
       <c r="O197" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P197" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="Q197" t="s">
-        <v>688</v>
+        <v>838</v>
       </c>
       <c r="R197">
         <v>3</v>
       </c>
     </row>
     <row r="198" spans="1:18">
       <c r="A198" t="s">
-        <v>332</v>
+        <v>777</v>
       </c>
       <c r="B198" t="s">
-        <v>884</v>
+        <v>839</v>
       </c>
       <c r="C198" t="s">
-        <v>885</v>
+        <v>840</v>
       </c>
       <c r="D198" t="s">
-        <v>42</v>
+        <v>534</v>
       </c>
       <c r="E198" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F198">
         <v>1000</v>
       </c>
       <c r="G198" s="1">
-        <v>2000</v>
+        <v>50000</v>
       </c>
       <c r="H198">
-        <v>1000.0</v>
+        <v>90.1371</v>
       </c>
       <c r="I198">
-        <v>2000000</v>
+        <v>50000000</v>
       </c>
       <c r="J198" t="s">
-        <v>332</v>
+        <v>816</v>
       </c>
       <c r="K198" t="s">
-        <v>44</v>
+        <v>536</v>
       </c>
       <c r="L198">
-        <v>2000000</v>
+        <v>50000000</v>
       </c>
       <c r="M198" t="s">
         <v>25</v>
       </c>
       <c r="N198" t="s">
         <v>26</v>
       </c>
       <c r="O198" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P198" t="s">
-        <v>47</v>
+        <v>165</v>
       </c>
       <c r="Q198" t="s">
-        <v>886</v>
+        <v>841</v>
       </c>
       <c r="R198">
-        <v>15</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="199" spans="1:18">
       <c r="A199" t="s">
-        <v>743</v>
+        <v>842</v>
       </c>
       <c r="B199" t="s">
-        <v>887</v>
+        <v>843</v>
       </c>
       <c r="C199" t="s">
-        <v>888</v>
+        <v>844</v>
       </c>
       <c r="D199" t="s">
-        <v>889</v>
+        <v>534</v>
       </c>
       <c r="E199" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F199">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G199" s="1">
-        <v>20000</v>
+        <v>50000</v>
       </c>
       <c r="H199">
-        <v>100.0</v>
+        <v>100.2036</v>
       </c>
       <c r="I199">
-        <v>2000000</v>
+        <v>50000000</v>
       </c>
       <c r="J199" t="s">
-        <v>743</v>
+        <v>845</v>
       </c>
       <c r="K199" t="s">
-        <v>890</v>
+        <v>536</v>
       </c>
       <c r="L199">
-        <v>2000000</v>
+        <v>50000000</v>
       </c>
       <c r="M199" t="s">
         <v>25</v>
       </c>
       <c r="N199" t="s">
         <v>26</v>
       </c>
       <c r="O199" t="s">
-        <v>46</v>
+        <v>537</v>
       </c>
       <c r="P199" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="Q199" t="s">
-        <v>891</v>
+        <v>846</v>
       </c>
       <c r="R199">
-        <v>11.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="200" spans="1:18">
       <c r="A200" t="s">
-        <v>892</v>
+        <v>847</v>
       </c>
       <c r="B200" t="s">
-        <v>893</v>
+        <v>848</v>
       </c>
       <c r="C200" t="s">
-        <v>894</v>
+        <v>849</v>
       </c>
       <c r="D200" t="s">
-        <v>33</v>
+        <v>534</v>
       </c>
       <c r="E200" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F200">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G200" s="1">
-        <v>750000</v>
+        <v>50000</v>
       </c>
       <c r="H200">
-        <v>100.0086</v>
+        <v>100.4502</v>
       </c>
       <c r="I200">
-        <v>75000000</v>
+        <v>50000000</v>
       </c>
       <c r="J200" t="s">
-        <v>895</v>
+        <v>850</v>
       </c>
       <c r="K200" t="s">
-        <v>35</v>
+        <v>536</v>
       </c>
       <c r="L200">
-        <v>75000000</v>
+        <v>50000000</v>
       </c>
       <c r="M200" t="s">
         <v>25</v>
       </c>
       <c r="N200" t="s">
         <v>26</v>
       </c>
       <c r="O200" t="s">
-        <v>36</v>
+        <v>537</v>
       </c>
       <c r="P200" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="Q200" t="s">
-        <v>896</v>
+        <v>851</v>
       </c>
       <c r="R200">
-        <v>7</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="201" spans="1:18">
       <c r="A201" t="s">
-        <v>897</v>
+        <v>852</v>
       </c>
       <c r="B201" t="s">
-        <v>898</v>
+        <v>853</v>
       </c>
       <c r="C201" t="s">
-        <v>899</v>
+        <v>854</v>
       </c>
       <c r="D201" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E201" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F201">
         <v>1000</v>
       </c>
       <c r="G201" s="1">
-        <v>20000</v>
+        <v>30000</v>
+      </c>
+      <c r="H201">
+        <v>94.8107</v>
       </c>
       <c r="I201">
-        <v>20000000</v>
+        <v>30000000</v>
+      </c>
+      <c r="J201" t="s">
+        <v>855</v>
       </c>
       <c r="K201" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L201">
-        <v>20000000</v>
+        <v>30000000</v>
       </c>
       <c r="M201" t="s">
         <v>25</v>
       </c>
       <c r="N201" t="s">
         <v>26</v>
       </c>
       <c r="O201" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P201" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="Q201" t="s">
-        <v>900</v>
+        <v>856</v>
       </c>
       <c r="R201">
         <v>3</v>
       </c>
     </row>
     <row r="202" spans="1:18">
       <c r="A202" t="s">
-        <v>901</v>
+        <v>97</v>
       </c>
       <c r="B202" t="s">
-        <v>902</v>
+        <v>857</v>
       </c>
       <c r="C202" t="s">
-        <v>903</v>
+        <v>858</v>
       </c>
       <c r="D202" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E202" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F202">
         <v>1000</v>
       </c>
       <c r="G202" s="1">
-        <v>25000</v>
+        <v>50000</v>
+      </c>
+      <c r="H202">
+        <v>100.9914</v>
       </c>
       <c r="I202">
-        <v>25000000</v>
+        <v>50000000</v>
+      </c>
+      <c r="J202" t="s">
+        <v>859</v>
       </c>
       <c r="K202" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L202">
-        <v>25000000</v>
+        <v>50000000</v>
       </c>
       <c r="M202" t="s">
         <v>25</v>
       </c>
       <c r="N202" t="s">
         <v>26</v>
       </c>
       <c r="O202" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P202" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="Q202" t="s">
-        <v>904</v>
+        <v>860</v>
       </c>
       <c r="R202">
-        <v>3</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="203" spans="1:18">
       <c r="A203" t="s">
-        <v>905</v>
+        <v>861</v>
       </c>
       <c r="B203" t="s">
-        <v>906</v>
+        <v>862</v>
       </c>
       <c r="C203" t="s">
-        <v>907</v>
+        <v>863</v>
       </c>
       <c r="D203" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E203" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F203">
         <v>1000</v>
       </c>
       <c r="G203" s="1">
-        <v>25000</v>
+        <v>50000</v>
       </c>
       <c r="H203">
-        <v>755.8661</v>
+        <v>100.3264</v>
       </c>
       <c r="I203">
-        <v>25000000</v>
+        <v>50000000</v>
       </c>
       <c r="J203" t="s">
-        <v>272</v>
+        <v>864</v>
       </c>
       <c r="K203" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L203">
-        <v>25000000</v>
+        <v>50000000</v>
       </c>
       <c r="M203" t="s">
         <v>25</v>
       </c>
       <c r="N203" t="s">
         <v>26</v>
       </c>
       <c r="O203" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P203" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="Q203" t="s">
-        <v>908</v>
+        <v>865</v>
       </c>
       <c r="R203">
         <v>3.25</v>
       </c>
     </row>
     <row r="204" spans="1:18">
       <c r="A204" t="s">
-        <v>909</v>
+        <v>866</v>
       </c>
       <c r="B204" t="s">
-        <v>910</v>
+        <v>867</v>
       </c>
       <c r="C204" t="s">
-        <v>911</v>
+        <v>868</v>
       </c>
       <c r="D204" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E204" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F204">
         <v>1000</v>
       </c>
       <c r="G204" s="1">
-        <v>30000</v>
+        <v>40000</v>
+      </c>
+      <c r="H204">
+        <v>100.5466</v>
       </c>
       <c r="I204">
-        <v>30000000</v>
+        <v>40000000</v>
+      </c>
+      <c r="J204" t="s">
+        <v>859</v>
       </c>
       <c r="K204" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L204">
-        <v>30000000</v>
+        <v>40000000</v>
       </c>
       <c r="M204" t="s">
         <v>25</v>
       </c>
       <c r="N204" t="s">
         <v>26</v>
       </c>
       <c r="O204" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P204" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="Q204" t="s">
-        <v>912</v>
+        <v>869</v>
       </c>
       <c r="R204">
         <v>3</v>
       </c>
     </row>
     <row r="205" spans="1:18">
       <c r="A205" t="s">
-        <v>913</v>
+        <v>870</v>
       </c>
       <c r="B205" t="s">
-        <v>914</v>
+        <v>871</v>
       </c>
       <c r="C205" t="s">
-        <v>915</v>
+        <v>872</v>
       </c>
       <c r="D205" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E205" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F205">
         <v>1000</v>
       </c>
       <c r="G205" s="1">
-        <v>50000</v>
+        <v>30000</v>
       </c>
       <c r="H205">
-        <v>774.3746</v>
+        <v>100.8579</v>
       </c>
       <c r="I205">
-        <v>50000000</v>
+        <v>30000000</v>
       </c>
       <c r="J205" t="s">
-        <v>916</v>
+        <v>873</v>
       </c>
       <c r="K205" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L205">
-        <v>50000000</v>
+        <v>30000000</v>
       </c>
       <c r="M205" t="s">
         <v>25</v>
       </c>
       <c r="N205" t="s">
         <v>26</v>
       </c>
       <c r="O205" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P205" t="s">
-        <v>47</v>
+        <v>165</v>
       </c>
       <c r="Q205" t="s">
-        <v>917</v>
+        <v>869</v>
       </c>
       <c r="R205">
         <v>3</v>
       </c>
     </row>
     <row r="206" spans="1:18">
       <c r="A206" t="s">
-        <v>918</v>
+        <v>874</v>
       </c>
       <c r="B206" t="s">
-        <v>919</v>
+        <v>875</v>
       </c>
       <c r="C206" t="s">
-        <v>920</v>
+        <v>876</v>
       </c>
       <c r="D206" t="s">
-        <v>33</v>
+        <v>534</v>
       </c>
       <c r="E206" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F206">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G206" s="1">
-        <v>150000</v>
+        <v>30000</v>
+      </c>
+      <c r="H206">
+        <v>100.8579</v>
       </c>
       <c r="I206">
-        <v>15000000</v>
+        <v>30000000</v>
+      </c>
+      <c r="J206" t="s">
+        <v>873</v>
       </c>
       <c r="K206" t="s">
-        <v>35</v>
+        <v>536</v>
       </c>
       <c r="L206">
-        <v>15000000</v>
+        <v>30000000</v>
       </c>
       <c r="M206" t="s">
         <v>25</v>
       </c>
       <c r="N206" t="s">
         <v>26</v>
       </c>
       <c r="O206" t="s">
-        <v>36</v>
+        <v>537</v>
       </c>
       <c r="P206" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="Q206" t="s">
-        <v>921</v>
+        <v>869</v>
       </c>
       <c r="R206">
-        <v>6.5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="207" spans="1:18">
       <c r="A207" t="s">
-        <v>922</v>
+        <v>877</v>
       </c>
       <c r="B207" t="s">
-        <v>923</v>
+        <v>878</v>
       </c>
       <c r="C207" t="s">
-        <v>924</v>
+        <v>879</v>
       </c>
       <c r="D207" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E207" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F207">
         <v>1000</v>
       </c>
       <c r="G207" s="1">
-        <v>25000</v>
+        <v>50000</v>
+      </c>
+      <c r="H207">
+        <v>101.3925</v>
       </c>
       <c r="I207">
-        <v>25000000</v>
+        <v>50000000</v>
+      </c>
+      <c r="J207" t="s">
+        <v>880</v>
       </c>
       <c r="K207" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L207">
-        <v>25000000</v>
+        <v>50000000</v>
       </c>
       <c r="M207" t="s">
         <v>25</v>
       </c>
       <c r="N207" t="s">
         <v>26</v>
       </c>
       <c r="O207" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P207" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="Q207" t="s">
-        <v>925</v>
+        <v>881</v>
       </c>
       <c r="R207">
         <v>3.25</v>
       </c>
     </row>
     <row r="208" spans="1:18">
       <c r="A208" t="s">
-        <v>926</v>
+        <v>293</v>
       </c>
       <c r="B208" t="s">
-        <v>927</v>
+        <v>882</v>
       </c>
       <c r="C208" t="s">
-        <v>928</v>
+        <v>883</v>
       </c>
       <c r="D208" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E208" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F208">
         <v>1000</v>
       </c>
       <c r="G208" s="1">
-        <v>40000</v>
+        <v>50000</v>
       </c>
       <c r="H208">
-        <v>800.4043</v>
+        <v>100.8314</v>
       </c>
       <c r="I208">
-        <v>40000000</v>
+        <v>50000000</v>
       </c>
       <c r="J208" t="s">
-        <v>60</v>
+        <v>884</v>
       </c>
       <c r="K208" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L208">
-        <v>40000000</v>
+        <v>50000000</v>
       </c>
       <c r="M208" t="s">
         <v>25</v>
       </c>
       <c r="N208" t="s">
         <v>26</v>
       </c>
       <c r="O208" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P208" t="s">
-        <v>47</v>
+        <v>165</v>
       </c>
       <c r="Q208" t="s">
-        <v>929</v>
+        <v>885</v>
       </c>
       <c r="R208">
-        <v>3</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="209" spans="1:18">
       <c r="A209" t="s">
-        <v>930</v>
+        <v>886</v>
       </c>
       <c r="B209" t="s">
-        <v>931</v>
+        <v>887</v>
       </c>
       <c r="C209" t="s">
-        <v>932</v>
+        <v>888</v>
       </c>
       <c r="D209" t="s">
-        <v>33</v>
+        <v>534</v>
       </c>
       <c r="E209" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F209">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G209" s="1">
-        <v>450000</v>
+        <v>50000</v>
       </c>
       <c r="H209">
-        <v>91.9728</v>
+        <v>100.3318</v>
       </c>
       <c r="I209">
-        <v>45000000</v>
+        <v>50000000</v>
       </c>
       <c r="J209" t="s">
-        <v>214</v>
+        <v>884</v>
       </c>
       <c r="K209" t="s">
-        <v>35</v>
+        <v>536</v>
       </c>
       <c r="L209">
-        <v>45000000</v>
+        <v>50000000</v>
       </c>
       <c r="M209" t="s">
         <v>25</v>
       </c>
       <c r="N209" t="s">
         <v>26</v>
       </c>
       <c r="O209" t="s">
-        <v>36</v>
+        <v>537</v>
       </c>
       <c r="P209" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="Q209" t="s">
-        <v>933</v>
+        <v>889</v>
       </c>
       <c r="R209">
-        <v>5</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="210" spans="1:18">
       <c r="A210" t="s">
-        <v>934</v>
+        <v>890</v>
       </c>
       <c r="B210" t="s">
-        <v>935</v>
+        <v>891</v>
       </c>
       <c r="C210" t="s">
-        <v>936</v>
+        <v>892</v>
       </c>
       <c r="D210" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E210" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F210">
         <v>1000</v>
       </c>
       <c r="G210" s="1">
-        <v>20000</v>
+        <v>50000</v>
       </c>
       <c r="H210">
-        <v>842.7968</v>
+        <v>100.6343</v>
       </c>
       <c r="I210">
-        <v>20000000</v>
+        <v>50000000</v>
       </c>
       <c r="J210" t="s">
-        <v>916</v>
+        <v>893</v>
       </c>
       <c r="K210" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L210">
-        <v>20000000</v>
+        <v>50000000</v>
       </c>
       <c r="M210" t="s">
         <v>25</v>
       </c>
       <c r="N210" t="s">
         <v>26</v>
       </c>
       <c r="O210" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P210" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="Q210" t="s">
-        <v>937</v>
+        <v>894</v>
       </c>
       <c r="R210">
         <v>3</v>
       </c>
     </row>
     <row r="211" spans="1:18">
       <c r="A211" t="s">
-        <v>938</v>
+        <v>895</v>
       </c>
       <c r="B211" t="s">
-        <v>939</v>
+        <v>896</v>
       </c>
       <c r="C211" t="s">
-        <v>940</v>
+        <v>897</v>
       </c>
       <c r="D211" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E211" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F211">
         <v>1000</v>
       </c>
       <c r="G211" s="1">
-        <v>25000</v>
+        <v>50000</v>
+      </c>
+      <c r="H211">
+        <v>101.0044</v>
       </c>
       <c r="I211">
-        <v>25000000</v>
+        <v>50000000</v>
+      </c>
+      <c r="J211" t="s">
+        <v>898</v>
       </c>
       <c r="K211" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L211">
-        <v>25000000</v>
+        <v>50000000</v>
       </c>
       <c r="M211" t="s">
         <v>25</v>
       </c>
       <c r="N211" t="s">
         <v>26</v>
       </c>
       <c r="O211" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P211" t="s">
-        <v>37</v>
+        <v>165</v>
       </c>
       <c r="Q211" t="s">
-        <v>475</v>
+        <v>899</v>
       </c>
       <c r="R211">
         <v>3</v>
       </c>
     </row>
     <row r="212" spans="1:18">
       <c r="A212" t="s">
-        <v>941</v>
+        <v>900</v>
       </c>
       <c r="B212" t="s">
-        <v>942</v>
+        <v>901</v>
       </c>
       <c r="C212" t="s">
-        <v>943</v>
+        <v>902</v>
       </c>
       <c r="D212" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E212" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F212">
         <v>1000</v>
       </c>
       <c r="G212" s="1">
-        <v>30000</v>
+        <v>50000</v>
+      </c>
+      <c r="H212">
+        <v>97.3273</v>
       </c>
       <c r="I212">
-        <v>30000000</v>
+        <v>50000000</v>
+      </c>
+      <c r="J212" t="s">
+        <v>903</v>
       </c>
       <c r="K212" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L212">
-        <v>30000000</v>
+        <v>50000000</v>
       </c>
       <c r="M212" t="s">
         <v>25</v>
       </c>
       <c r="N212" t="s">
         <v>26</v>
       </c>
       <c r="O212" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P212" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="Q212" t="s">
-        <v>944</v>
+        <v>904</v>
       </c>
       <c r="R212">
         <v>3</v>
       </c>
     </row>
     <row r="213" spans="1:18">
       <c r="A213" t="s">
-        <v>945</v>
+        <v>905</v>
       </c>
       <c r="B213" t="s">
-        <v>946</v>
+        <v>906</v>
       </c>
       <c r="C213" t="s">
-        <v>947</v>
+        <v>907</v>
       </c>
       <c r="D213" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E213" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F213">
-        <v>1000</v>
+        <v>902.4</v>
       </c>
       <c r="G213" s="1">
-        <v>20000</v>
+        <v>50000</v>
+      </c>
+      <c r="H213">
+        <v>111.0826</v>
       </c>
       <c r="I213">
-        <v>20000000</v>
+        <v>45120000</v>
+      </c>
+      <c r="J213" t="s">
+        <v>908</v>
       </c>
       <c r="K213" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L213">
-        <v>20000000</v>
+        <v>45120000</v>
       </c>
       <c r="M213" t="s">
         <v>25</v>
       </c>
       <c r="N213" t="s">
         <v>26</v>
       </c>
       <c r="O213" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P213" t="s">
-        <v>428</v>
+        <v>165</v>
       </c>
       <c r="Q213" t="s">
-        <v>948</v>
+        <v>909</v>
       </c>
       <c r="R213">
         <v>3</v>
       </c>
     </row>
     <row r="214" spans="1:18">
       <c r="A214" t="s">
-        <v>949</v>
+        <v>910</v>
       </c>
       <c r="B214" t="s">
-        <v>950</v>
+        <v>911</v>
       </c>
       <c r="C214" t="s">
-        <v>951</v>
+        <v>912</v>
       </c>
       <c r="D214" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E214" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F214">
         <v>1000</v>
       </c>
       <c r="G214" s="1">
-        <v>20000</v>
+        <v>50000</v>
+      </c>
+      <c r="H214">
+        <v>100.2246</v>
       </c>
       <c r="I214">
-        <v>20000000</v>
+        <v>50000000</v>
+      </c>
+      <c r="J214" t="s">
+        <v>913</v>
       </c>
       <c r="K214" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L214">
-        <v>20000000</v>
+        <v>50000000</v>
       </c>
       <c r="M214" t="s">
         <v>25</v>
       </c>
       <c r="N214" t="s">
         <v>26</v>
       </c>
       <c r="O214" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P214" t="s">
-        <v>428</v>
+        <v>165</v>
       </c>
       <c r="Q214" t="s">
-        <v>948</v>
+        <v>914</v>
       </c>
       <c r="R214">
         <v>3</v>
       </c>
     </row>
     <row r="215" spans="1:18">
       <c r="A215" t="s">
-        <v>952</v>
+        <v>913</v>
       </c>
       <c r="B215" t="s">
-        <v>953</v>
+        <v>915</v>
       </c>
       <c r="C215" t="s">
-        <v>954</v>
+        <v>916</v>
       </c>
       <c r="D215" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E215" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F215">
         <v>1000</v>
       </c>
       <c r="G215" s="1">
-        <v>25000</v>
+        <v>50000</v>
+      </c>
+      <c r="H215">
+        <v>100.0857</v>
       </c>
       <c r="I215">
-        <v>25000000</v>
+        <v>50000000</v>
+      </c>
+      <c r="J215" t="s">
+        <v>898</v>
       </c>
       <c r="K215" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L215">
-        <v>25000000</v>
+        <v>50000000</v>
       </c>
       <c r="M215" t="s">
         <v>25</v>
       </c>
       <c r="N215" t="s">
         <v>26</v>
       </c>
       <c r="O215" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P215" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="Q215" t="s">
-        <v>908</v>
+        <v>917</v>
       </c>
       <c r="R215">
-        <v>3.25</v>
+        <v>3</v>
       </c>
     </row>
     <row r="216" spans="1:18">
       <c r="A216" t="s">
-        <v>955</v>
+        <v>918</v>
       </c>
       <c r="B216" t="s">
-        <v>956</v>
+        <v>919</v>
       </c>
       <c r="C216" t="s">
-        <v>957</v>
+        <v>920</v>
       </c>
       <c r="D216" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E216" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F216">
         <v>1000</v>
       </c>
       <c r="G216" s="1">
-        <v>40000</v>
+        <v>100000</v>
+      </c>
+      <c r="H216">
+        <v>100.7669</v>
       </c>
       <c r="I216">
-        <v>40000000</v>
+        <v>100000000</v>
+      </c>
+      <c r="J216" t="s">
+        <v>921</v>
       </c>
       <c r="K216" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L216">
-        <v>40000000</v>
+        <v>100000000</v>
       </c>
       <c r="M216" t="s">
         <v>25</v>
       </c>
       <c r="N216" t="s">
         <v>26</v>
       </c>
       <c r="O216" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P216" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="Q216" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="R216">
-        <v>3</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="217" spans="1:18">
       <c r="A217" t="s">
-        <v>958</v>
+        <v>923</v>
       </c>
       <c r="B217" t="s">
-        <v>959</v>
+        <v>924</v>
       </c>
       <c r="C217" t="s">
-        <v>960</v>
+        <v>925</v>
       </c>
       <c r="D217" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E217" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F217">
         <v>1000</v>
       </c>
       <c r="G217" s="1">
-        <v>15000</v>
+        <v>50000</v>
       </c>
       <c r="H217">
-        <v>901.6672</v>
+        <v>96.1928</v>
       </c>
       <c r="I217">
-        <v>15000000</v>
+        <v>50000000</v>
       </c>
       <c r="J217" t="s">
-        <v>700</v>
+        <v>237</v>
       </c>
       <c r="K217" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L217">
-        <v>15000000</v>
+        <v>50000000</v>
       </c>
       <c r="M217" t="s">
         <v>25</v>
       </c>
       <c r="N217" t="s">
         <v>26</v>
       </c>
       <c r="O217" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P217" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="Q217" t="s">
-        <v>961</v>
+        <v>926</v>
       </c>
       <c r="R217">
         <v>3</v>
       </c>
     </row>
     <row r="218" spans="1:18">
       <c r="A218" t="s">
-        <v>962</v>
+        <v>927</v>
       </c>
       <c r="B218" t="s">
-        <v>963</v>
+        <v>928</v>
       </c>
       <c r="C218" t="s">
-        <v>964</v>
+        <v>929</v>
       </c>
       <c r="D218" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E218" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F218">
         <v>1000</v>
       </c>
       <c r="G218" s="1">
-        <v>30000</v>
+        <v>25000</v>
+      </c>
+      <c r="H218">
+        <v>100.1347</v>
       </c>
       <c r="I218">
-        <v>30000000</v>
+        <v>25000000</v>
+      </c>
+      <c r="J218" t="s">
+        <v>903</v>
       </c>
       <c r="K218" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L218">
-        <v>30000000</v>
+        <v>25000000</v>
       </c>
       <c r="M218" t="s">
         <v>25</v>
       </c>
       <c r="N218" t="s">
         <v>26</v>
       </c>
       <c r="O218" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P218" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="Q218" t="s">
-        <v>912</v>
+        <v>930</v>
       </c>
       <c r="R218">
         <v>3</v>
       </c>
     </row>
     <row r="219" spans="1:18">
       <c r="A219" t="s">
-        <v>965</v>
+        <v>931</v>
       </c>
       <c r="B219" t="s">
-        <v>966</v>
+        <v>932</v>
       </c>
       <c r="C219" t="s">
-        <v>967</v>
+        <v>933</v>
       </c>
       <c r="D219" t="s">
-        <v>21</v>
+        <v>534</v>
       </c>
       <c r="E219" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F219">
         <v>1000</v>
       </c>
       <c r="G219" s="1">
-        <v>20000</v>
+        <v>25000</v>
+      </c>
+      <c r="H219">
+        <v>96.8726</v>
       </c>
       <c r="I219">
-        <v>20000000</v>
+        <v>25000000</v>
+      </c>
+      <c r="J219" t="s">
+        <v>237</v>
       </c>
       <c r="K219" t="s">
-        <v>24</v>
+        <v>536</v>
       </c>
       <c r="L219">
-        <v>20000000</v>
+        <v>25000000</v>
       </c>
       <c r="M219" t="s">
         <v>25</v>
       </c>
       <c r="N219" t="s">
         <v>26</v>
       </c>
       <c r="O219" t="s">
-        <v>27</v>
+        <v>537</v>
       </c>
       <c r="P219" t="s">
-        <v>428</v>
+        <v>165</v>
       </c>
       <c r="Q219" t="s">
-        <v>900</v>
+        <v>930</v>
       </c>
       <c r="R219">
         <v>3</v>
       </c>
     </row>
     <row r="220" spans="1:18">
       <c r="A220" t="s">
-        <v>968</v>
+        <v>874</v>
       </c>
       <c r="B220" t="s">
-        <v>969</v>
+        <v>934</v>
       </c>
       <c r="C220" t="s">
-        <v>970</v>
+        <v>935</v>
       </c>
       <c r="D220" t="s">
-        <v>971</v>
+        <v>936</v>
       </c>
       <c r="E220" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F220">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G220" s="1">
-        <v>70000</v>
+        <v>350000</v>
       </c>
       <c r="H220">
-        <v>1013.0146</v>
+        <v>100.9879</v>
       </c>
       <c r="I220">
-        <v>70000000</v>
+        <v>35000000</v>
       </c>
       <c r="J220" t="s">
-        <v>972</v>
+        <v>937</v>
       </c>
       <c r="K220" t="s">
-        <v>24</v>
+        <v>938</v>
       </c>
       <c r="L220">
-        <v>70000000</v>
+        <v>35000000</v>
       </c>
       <c r="M220" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="N220" t="s">
         <v>26</v>
       </c>
       <c r="O220" t="s">
         <v>27</v>
       </c>
       <c r="P220" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="Q220" t="s">
-        <v>973</v>
+        <v>939</v>
       </c>
       <c r="R220">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="221" spans="1:18">
       <c r="A221" t="s">
-        <v>974</v>
+        <v>293</v>
       </c>
       <c r="B221" t="s">
-        <v>975</v>
+        <v>940</v>
       </c>
       <c r="C221" t="s">
-        <v>976</v>
+        <v>941</v>
       </c>
       <c r="D221" t="s">
-        <v>21</v>
+        <v>936</v>
       </c>
       <c r="E221" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F221">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G221" s="1">
-        <v>25000</v>
+        <v>300000</v>
       </c>
       <c r="H221">
-        <v>755.8661</v>
+        <v>102.6205</v>
       </c>
       <c r="I221">
-        <v>25000000</v>
+        <v>30000000</v>
       </c>
       <c r="J221" t="s">
-        <v>272</v>
+        <v>455</v>
       </c>
       <c r="K221" t="s">
-        <v>24</v>
+        <v>938</v>
       </c>
       <c r="L221">
-        <v>25000000</v>
+        <v>30000000</v>
       </c>
       <c r="M221" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="N221" t="s">
         <v>26</v>
       </c>
       <c r="O221" t="s">
         <v>27</v>
       </c>
       <c r="P221" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="Q221" t="s">
-        <v>908</v>
+        <v>942</v>
       </c>
       <c r="R221">
-        <v>3.25</v>
+        <v>7</v>
       </c>
     </row>
     <row r="222" spans="1:18">
       <c r="A222" t="s">
-        <v>977</v>
+        <v>943</v>
       </c>
       <c r="B222" t="s">
-        <v>978</v>
+        <v>944</v>
       </c>
       <c r="C222" t="s">
-        <v>979</v>
+        <v>945</v>
       </c>
       <c r="D222" t="s">
-        <v>21</v>
+        <v>936</v>
       </c>
       <c r="E222" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F222">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G222" s="1">
-        <v>30000</v>
+        <v>300000</v>
+      </c>
+      <c r="H222">
+        <v>100.3863</v>
       </c>
       <c r="I222">
         <v>30000000</v>
       </c>
+      <c r="J222" t="s">
+        <v>946</v>
+      </c>
       <c r="K222" t="s">
-        <v>24</v>
+        <v>938</v>
       </c>
       <c r="L222">
         <v>30000000</v>
       </c>
       <c r="M222" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="N222" t="s">
         <v>26</v>
       </c>
       <c r="O222" t="s">
         <v>27</v>
       </c>
       <c r="P222" t="s">
-        <v>178</v>
+        <v>91</v>
       </c>
       <c r="Q222" t="s">
-        <v>900</v>
+        <v>947</v>
       </c>
       <c r="R222">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="223" spans="1:18">
       <c r="A223" t="s">
-        <v>980</v>
+        <v>948</v>
       </c>
       <c r="B223" t="s">
-        <v>981</v>
+        <v>949</v>
       </c>
       <c r="C223" t="s">
-        <v>982</v>
+        <v>950</v>
       </c>
       <c r="D223" t="s">
-        <v>21</v>
+        <v>936</v>
       </c>
       <c r="E223" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F223">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G223" s="1">
-        <v>20000</v>
+        <v>300000</v>
+      </c>
+      <c r="H223">
+        <v>100.3107</v>
       </c>
       <c r="I223">
-        <v>20000000</v>
+        <v>30000000</v>
+      </c>
+      <c r="J223" t="s">
+        <v>951</v>
       </c>
       <c r="K223" t="s">
-        <v>24</v>
+        <v>938</v>
       </c>
       <c r="L223">
-        <v>20000000</v>
+        <v>30000000</v>
       </c>
       <c r="M223" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="N223" t="s">
         <v>26</v>
       </c>
       <c r="O223" t="s">
         <v>27</v>
       </c>
       <c r="P223" t="s">
-        <v>428</v>
+        <v>91</v>
       </c>
       <c r="Q223" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="R223">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="224" spans="1:18">
       <c r="A224" t="s">
-        <v>983</v>
+        <v>953</v>
       </c>
       <c r="B224" t="s">
-        <v>984</v>
+        <v>954</v>
       </c>
       <c r="C224" t="s">
-        <v>985</v>
+        <v>955</v>
       </c>
       <c r="D224" t="s">
-        <v>21</v>
+        <v>936</v>
       </c>
       <c r="E224" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F224">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="G224" s="1">
-        <v>20000</v>
+        <v>200000</v>
+      </c>
+      <c r="H224">
+        <v>100.1361</v>
       </c>
       <c r="I224">
-        <v>3000000</v>
+        <v>20000000</v>
+      </c>
+      <c r="J224" t="s">
+        <v>956</v>
       </c>
       <c r="K224" t="s">
-        <v>24</v>
+        <v>938</v>
       </c>
       <c r="L224">
-        <v>3000000</v>
+        <v>20000000</v>
       </c>
       <c r="M224" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="N224" t="s">
         <v>26</v>
       </c>
       <c r="O224" t="s">
         <v>27</v>
       </c>
       <c r="P224" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q224" t="s">
-        <v>494</v>
+        <v>957</v>
       </c>
       <c r="R224">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="225" spans="1:18">
       <c r="A225" t="s">
-        <v>968</v>
+        <v>958</v>
       </c>
       <c r="B225" t="s">
-        <v>986</v>
+        <v>959</v>
       </c>
       <c r="C225" t="s">
-        <v>987</v>
+        <v>960</v>
       </c>
       <c r="D225" t="s">
-        <v>21</v>
+        <v>936</v>
       </c>
       <c r="E225" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F225">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G225" s="1">
-        <v>30000</v>
+        <v>250000</v>
       </c>
       <c r="H225">
-        <v>1012.1885</v>
+        <v>102.75</v>
       </c>
       <c r="I225">
-        <v>30000000</v>
+        <v>25000000</v>
       </c>
       <c r="J225" t="s">
-        <v>851</v>
+        <v>208</v>
       </c>
       <c r="K225" t="s">
-        <v>24</v>
+        <v>938</v>
       </c>
       <c r="L225">
-        <v>30000000</v>
+        <v>25000000</v>
       </c>
       <c r="M225" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="N225" t="s">
         <v>26</v>
       </c>
       <c r="O225" t="s">
         <v>27</v>
       </c>
       <c r="P225" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="Q225" t="s">
-        <v>973</v>
+        <v>961</v>
       </c>
       <c r="R225">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="226" spans="1:18">
       <c r="A226" t="s">
-        <v>988</v>
+        <v>203</v>
       </c>
       <c r="B226" t="s">
-        <v>989</v>
+        <v>962</v>
       </c>
       <c r="C226" t="s">
-        <v>990</v>
+        <v>963</v>
       </c>
       <c r="D226" t="s">
-        <v>21</v>
+        <v>936</v>
       </c>
       <c r="E226" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F226">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G226" s="1">
-        <v>20000</v>
+        <v>500000</v>
+      </c>
+      <c r="H226">
+        <v>100.7776</v>
       </c>
       <c r="I226">
-        <v>20000000</v>
+        <v>50000000</v>
+      </c>
+      <c r="J226" t="s">
+        <v>169</v>
       </c>
       <c r="K226" t="s">
-        <v>24</v>
+        <v>938</v>
       </c>
       <c r="L226">
-        <v>20000000</v>
+        <v>50000000</v>
       </c>
       <c r="M226" t="s">
         <v>25</v>
       </c>
       <c r="N226" t="s">
         <v>26</v>
       </c>
       <c r="O226" t="s">
         <v>27</v>
       </c>
       <c r="P226" t="s">
-        <v>428</v>
+        <v>91</v>
       </c>
       <c r="Q226" t="s">
-        <v>991</v>
+        <v>964</v>
       </c>
       <c r="R226">
-        <v>3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="227" spans="1:18">
       <c r="A227" t="s">
-        <v>992</v>
+        <v>965</v>
       </c>
       <c r="B227" t="s">
-        <v>993</v>
+        <v>966</v>
       </c>
       <c r="C227" t="s">
-        <v>994</v>
+        <v>967</v>
       </c>
       <c r="D227" t="s">
-        <v>21</v>
+        <v>968</v>
       </c>
       <c r="E227" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F227">
         <v>1000</v>
       </c>
       <c r="G227" s="1">
-        <v>20000</v>
+        <v>500</v>
       </c>
       <c r="H227">
-        <v>630.3806</v>
+        <v>100.0</v>
       </c>
       <c r="I227">
-        <v>20000000</v>
+        <v>500000</v>
       </c>
       <c r="J227" t="s">
-        <v>995</v>
+        <v>969</v>
       </c>
       <c r="K227" t="s">
-        <v>24</v>
+        <v>970</v>
       </c>
       <c r="L227">
-        <v>20000000</v>
+        <v>500000</v>
       </c>
       <c r="M227" t="s">
         <v>25</v>
       </c>
       <c r="N227" t="s">
         <v>26</v>
       </c>
       <c r="O227" t="s">
         <v>27</v>
       </c>
       <c r="P227" t="s">
-        <v>428</v>
+        <v>165</v>
       </c>
       <c r="Q227" t="s">
-        <v>991</v>
+        <v>971</v>
       </c>
       <c r="R227">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="228" spans="1:18">
       <c r="A228" t="s">
-        <v>996</v>
+        <v>433</v>
       </c>
       <c r="B228" t="s">
-        <v>997</v>
+        <v>972</v>
       </c>
       <c r="C228" t="s">
-        <v>998</v>
+        <v>973</v>
       </c>
       <c r="D228" t="s">
-        <v>21</v>
+        <v>968</v>
       </c>
       <c r="E228" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F228">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G228" s="1">
-        <v>25000</v>
+        <v>10000</v>
+      </c>
+      <c r="H228">
+        <v>102.796</v>
       </c>
       <c r="I228">
-        <v>25000000</v>
+        <v>1000000</v>
+      </c>
+      <c r="J228" t="s">
+        <v>23</v>
       </c>
       <c r="K228" t="s">
-        <v>24</v>
+        <v>970</v>
       </c>
       <c r="L228">
-        <v>25000000</v>
+        <v>1000000</v>
       </c>
       <c r="M228" t="s">
         <v>25</v>
       </c>
       <c r="N228" t="s">
         <v>26</v>
       </c>
       <c r="O228" t="s">
         <v>27</v>
       </c>
       <c r="P228" t="s">
-        <v>28</v>
+        <v>110</v>
       </c>
       <c r="Q228" t="s">
-        <v>925</v>
+        <v>974</v>
       </c>
       <c r="R228">
-        <v>3.25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="229" spans="1:18">
       <c r="A229" t="s">
-        <v>999</v>
+        <v>228</v>
       </c>
       <c r="B229" t="s">
-        <v>1000</v>
+        <v>975</v>
       </c>
       <c r="C229" t="s">
-        <v>1001</v>
+        <v>976</v>
       </c>
       <c r="D229" t="s">
-        <v>21</v>
+        <v>968</v>
       </c>
       <c r="E229" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F229">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G229" s="1">
-        <v>25000</v>
+        <v>10000</v>
       </c>
       <c r="H229">
-        <v>630.3806</v>
+        <v>100.5398</v>
       </c>
       <c r="I229">
-        <v>25000000</v>
+        <v>1000000</v>
       </c>
       <c r="J229" t="s">
-        <v>995</v>
+        <v>184</v>
       </c>
       <c r="K229" t="s">
-        <v>24</v>
+        <v>970</v>
       </c>
       <c r="L229">
-        <v>25000000</v>
+        <v>1000000</v>
       </c>
       <c r="M229" t="s">
         <v>25</v>
       </c>
       <c r="N229" t="s">
         <v>26</v>
       </c>
       <c r="O229" t="s">
         <v>27</v>
       </c>
       <c r="P229" t="s">
-        <v>428</v>
+        <v>110</v>
       </c>
       <c r="Q229" t="s">
-        <v>991</v>
+        <v>977</v>
       </c>
       <c r="R229">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="230" spans="1:18">
       <c r="A230" t="s">
-        <v>1002</v>
+        <v>502</v>
       </c>
       <c r="B230" t="s">
-        <v>1003</v>
+        <v>978</v>
       </c>
       <c r="C230" t="s">
-        <v>1004</v>
+        <v>979</v>
       </c>
       <c r="D230" t="s">
-        <v>21</v>
+        <v>968</v>
       </c>
       <c r="E230" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F230">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G230" s="1">
-        <v>20000</v>
+        <v>10000</v>
+      </c>
+      <c r="H230">
+        <v>101.3991</v>
       </c>
       <c r="I230">
-        <v>20000000</v>
+        <v>1000000</v>
+      </c>
+      <c r="J230" t="s">
+        <v>23</v>
       </c>
       <c r="K230" t="s">
-        <v>24</v>
+        <v>970</v>
       </c>
       <c r="L230">
-        <v>20000000</v>
+        <v>1000000</v>
       </c>
       <c r="M230" t="s">
         <v>25</v>
       </c>
       <c r="N230" t="s">
         <v>26</v>
       </c>
       <c r="O230" t="s">
         <v>27</v>
       </c>
       <c r="P230" t="s">
-        <v>428</v>
+        <v>110</v>
       </c>
       <c r="Q230" t="s">
-        <v>1005</v>
+        <v>236</v>
       </c>
       <c r="R230">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="231" spans="1:18">
       <c r="A231" t="s">
-        <v>1006</v>
+        <v>76</v>
       </c>
       <c r="B231" t="s">
-        <v>1007</v>
+        <v>980</v>
       </c>
       <c r="C231" t="s">
-        <v>1008</v>
+        <v>981</v>
       </c>
       <c r="D231" t="s">
-        <v>21</v>
+        <v>968</v>
       </c>
       <c r="E231" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F231">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G231" s="1">
-        <v>20000</v>
+        <v>10000</v>
+      </c>
+      <c r="H231">
+        <v>100.0</v>
       </c>
       <c r="I231">
-        <v>20000000</v>
+        <v>1000000</v>
+      </c>
+      <c r="J231" t="s">
+        <v>76</v>
       </c>
       <c r="K231" t="s">
-        <v>24</v>
+        <v>970</v>
       </c>
       <c r="L231">
-        <v>20000000</v>
+        <v>1000000</v>
       </c>
       <c r="M231" t="s">
         <v>25</v>
       </c>
       <c r="N231" t="s">
         <v>26</v>
       </c>
       <c r="O231" t="s">
         <v>27</v>
       </c>
       <c r="P231" t="s">
-        <v>428</v>
+        <v>110</v>
       </c>
       <c r="Q231" t="s">
-        <v>1005</v>
+        <v>982</v>
       </c>
       <c r="R231">
-        <v>3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="232" spans="1:18">
       <c r="A232" t="s">
-        <v>1009</v>
+        <v>520</v>
       </c>
       <c r="B232" t="s">
-        <v>1010</v>
+        <v>983</v>
       </c>
       <c r="C232" t="s">
-        <v>1011</v>
+        <v>984</v>
       </c>
       <c r="D232" t="s">
-        <v>21</v>
+        <v>985</v>
       </c>
       <c r="E232" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F232">
         <v>1000</v>
       </c>
       <c r="G232" s="1">
-        <v>20000</v>
+        <v>1000</v>
+      </c>
+      <c r="H232">
+        <v>100.0</v>
       </c>
       <c r="I232">
-        <v>20000000</v>
+        <v>1000000</v>
+      </c>
+      <c r="J232" t="s">
+        <v>951</v>
       </c>
       <c r="K232" t="s">
-        <v>24</v>
+        <v>986</v>
       </c>
       <c r="L232">
-        <v>20000000</v>
+        <v>1000000</v>
       </c>
       <c r="M232" t="s">
         <v>25</v>
       </c>
       <c r="N232" t="s">
         <v>26</v>
       </c>
       <c r="O232" t="s">
         <v>27</v>
       </c>
       <c r="P232" t="s">
-        <v>428</v>
+        <v>91</v>
       </c>
       <c r="Q232" t="s">
-        <v>1005</v>
+        <v>987</v>
       </c>
       <c r="R232">
-        <v>3</v>
+        <v>17</v>
       </c>
     </row>
     <row r="233" spans="1:18">
       <c r="A233" t="s">
-        <v>1012</v>
+        <v>444</v>
       </c>
       <c r="B233" t="s">
-        <v>1013</v>
+        <v>988</v>
       </c>
       <c r="C233" t="s">
-        <v>1014</v>
+        <v>989</v>
       </c>
       <c r="D233" t="s">
-        <v>21</v>
+        <v>985</v>
       </c>
       <c r="E233" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F233">
         <v>1000</v>
       </c>
       <c r="G233" s="1">
-        <v>50000</v>
+        <v>3000</v>
       </c>
       <c r="H233">
-        <v>845.9914</v>
+        <v>100.0</v>
       </c>
       <c r="I233">
-        <v>50000000</v>
+        <v>3000000</v>
       </c>
       <c r="J233" t="s">
-        <v>1015</v>
+        <v>951</v>
       </c>
       <c r="K233" t="s">
-        <v>24</v>
+        <v>986</v>
       </c>
       <c r="L233">
-        <v>50000000</v>
+        <v>3000000</v>
       </c>
       <c r="M233" t="s">
         <v>25</v>
       </c>
       <c r="N233" t="s">
         <v>26</v>
       </c>
       <c r="O233" t="s">
         <v>27</v>
       </c>
       <c r="P233" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="Q233" t="s">
-        <v>961</v>
+        <v>990</v>
       </c>
       <c r="R233">
-        <v>3</v>
+        <v>17</v>
       </c>
     </row>
     <row r="234" spans="1:18">
       <c r="A234" t="s">
-        <v>1016</v>
+        <v>991</v>
       </c>
       <c r="B234" t="s">
-        <v>1017</v>
+        <v>992</v>
       </c>
       <c r="C234" t="s">
-        <v>1018</v>
+        <v>993</v>
       </c>
       <c r="D234" t="s">
-        <v>21</v>
+        <v>985</v>
       </c>
       <c r="E234" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F234">
         <v>1000</v>
       </c>
       <c r="G234" s="1">
-        <v>20000</v>
+        <v>1000</v>
+      </c>
+      <c r="H234">
+        <v>100.0</v>
       </c>
       <c r="I234">
-        <v>20000000</v>
+        <v>1000000</v>
+      </c>
+      <c r="J234" t="s">
+        <v>994</v>
       </c>
       <c r="K234" t="s">
-        <v>24</v>
+        <v>986</v>
       </c>
       <c r="L234">
-        <v>20000000</v>
+        <v>1000000</v>
       </c>
       <c r="M234" t="s">
         <v>25</v>
       </c>
       <c r="N234" t="s">
         <v>26</v>
       </c>
       <c r="O234" t="s">
         <v>27</v>
       </c>
       <c r="P234" t="s">
-        <v>428</v>
+        <v>91</v>
       </c>
       <c r="Q234" t="s">
-        <v>900</v>
+        <v>995</v>
       </c>
       <c r="R234">
-        <v>3</v>
+        <v>17</v>
       </c>
     </row>
     <row r="235" spans="1:18">
       <c r="A235" t="s">
-        <v>1019</v>
+        <v>996</v>
       </c>
       <c r="B235" t="s">
-        <v>1020</v>
+        <v>997</v>
       </c>
       <c r="C235" t="s">
-        <v>1021</v>
+        <v>998</v>
       </c>
       <c r="D235" t="s">
-        <v>21</v>
+        <v>999</v>
       </c>
       <c r="E235" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F235">
         <v>1000</v>
       </c>
       <c r="G235" s="1">
-        <v>25000</v>
+        <v>500</v>
+      </c>
+      <c r="H235">
+        <v>100.0</v>
       </c>
       <c r="I235">
-        <v>25000000</v>
+        <v>500000</v>
+      </c>
+      <c r="J235" t="s">
+        <v>163</v>
       </c>
       <c r="K235" t="s">
-        <v>24</v>
+        <v>1000</v>
       </c>
       <c r="L235">
-        <v>25000000</v>
+        <v>500000</v>
       </c>
       <c r="M235" t="s">
         <v>25</v>
       </c>
       <c r="N235" t="s">
         <v>26</v>
       </c>
       <c r="O235" t="s">
         <v>27</v>
       </c>
       <c r="P235" t="s">
-        <v>28</v>
+        <v>248</v>
       </c>
       <c r="Q235" t="s">
-        <v>925</v>
+        <v>1001</v>
       </c>
       <c r="R235">
-        <v>3.25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="236" spans="1:18">
       <c r="A236" t="s">
-        <v>1022</v>
+        <v>1002</v>
       </c>
       <c r="B236" t="s">
-        <v>1023</v>
+        <v>1003</v>
       </c>
       <c r="C236" t="s">
-        <v>1024</v>
+        <v>1004</v>
       </c>
       <c r="D236" t="s">
-        <v>33</v>
+        <v>999</v>
       </c>
       <c r="E236" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F236">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="G236" s="1">
-        <v>150000</v>
+        <v>500</v>
+      </c>
+      <c r="H236">
+        <v>100.0</v>
       </c>
       <c r="I236">
-        <v>15000000</v>
+        <v>500000</v>
+      </c>
+      <c r="J236" t="s">
+        <v>1005</v>
       </c>
       <c r="K236" t="s">
-        <v>35</v>
+        <v>1000</v>
       </c>
       <c r="L236">
-        <v>15000000</v>
+        <v>500000</v>
       </c>
       <c r="M236" t="s">
         <v>25</v>
       </c>
       <c r="N236" t="s">
         <v>26</v>
       </c>
       <c r="O236" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P236" t="s">
-        <v>37</v>
+        <v>248</v>
       </c>
       <c r="Q236" t="s">
-        <v>1025</v>
+        <v>1006</v>
       </c>
       <c r="R236">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="237" spans="1:18">
       <c r="A237" t="s">
-        <v>1026</v>
+        <v>1007</v>
       </c>
       <c r="B237" t="s">
-        <v>1027</v>
+        <v>1008</v>
       </c>
       <c r="C237" t="s">
-        <v>1028</v>
+        <v>1009</v>
       </c>
       <c r="D237" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E237" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F237">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G237" s="1">
-        <v>45000</v>
+        <v>150000</v>
       </c>
       <c r="H237">
-        <v>974.2901</v>
+        <v>106.5266</v>
       </c>
       <c r="I237">
-        <v>45000000</v>
+        <v>15000000</v>
       </c>
       <c r="J237" t="s">
-        <v>854</v>
+        <v>870</v>
       </c>
       <c r="K237" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L237">
-        <v>45000000</v>
+        <v>15000000</v>
       </c>
       <c r="M237" t="s">
         <v>25</v>
       </c>
       <c r="N237" t="s">
         <v>26</v>
       </c>
       <c r="O237" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P237" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="Q237" t="s">
-        <v>1029</v>
+        <v>1013</v>
       </c>
       <c r="R237">
-        <v>3</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="238" spans="1:18">
       <c r="A238" t="s">
-        <v>1030</v>
+        <v>1014</v>
       </c>
       <c r="B238" t="s">
-        <v>1031</v>
+        <v>1015</v>
       </c>
       <c r="C238" t="s">
-        <v>1032</v>
+        <v>1016</v>
       </c>
       <c r="D238" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E238" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F238">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G238" s="1">
-        <v>10000</v>
+        <v>150000</v>
+      </c>
+      <c r="H238">
+        <v>106.1447</v>
       </c>
       <c r="I238">
-        <v>10000000</v>
+        <v>15000000</v>
+      </c>
+      <c r="J238" t="s">
+        <v>1017</v>
       </c>
       <c r="K238" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L238">
-        <v>10000000</v>
+        <v>15000000</v>
       </c>
       <c r="M238" t="s">
         <v>25</v>
       </c>
       <c r="N238" t="s">
         <v>26</v>
       </c>
       <c r="O238" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P238" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q238" t="s">
-        <v>169</v>
+        <v>1018</v>
       </c>
       <c r="R238">
-        <v>3</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="239" spans="1:18">
       <c r="A239" t="s">
-        <v>926</v>
+        <v>1019</v>
       </c>
       <c r="B239" t="s">
-        <v>1033</v>
+        <v>1020</v>
       </c>
       <c r="C239" t="s">
-        <v>1034</v>
+        <v>1021</v>
       </c>
       <c r="D239" t="s">
-        <v>971</v>
+        <v>1010</v>
       </c>
       <c r="E239" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F239">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G239" s="1">
-        <v>40000</v>
-[...2 lines deleted...]
-        <v>809.1256</v>
+        <v>150000</v>
       </c>
       <c r="I239">
-        <v>40000000</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>15000000</v>
       </c>
       <c r="K239" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L239">
-        <v>40000000</v>
+        <v>15000000</v>
       </c>
       <c r="M239" t="s">
         <v>25</v>
       </c>
       <c r="N239" t="s">
         <v>26</v>
       </c>
       <c r="O239" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P239" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="Q239" t="s">
-        <v>1035</v>
+        <v>1022</v>
       </c>
       <c r="R239">
-        <v>3</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="240" spans="1:18">
       <c r="A240" t="s">
-        <v>1036</v>
+        <v>1023</v>
       </c>
       <c r="B240" t="s">
-        <v>1037</v>
+        <v>1024</v>
       </c>
       <c r="C240" t="s">
-        <v>1038</v>
+        <v>1025</v>
       </c>
       <c r="D240" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E240" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F240">
         <v>100</v>
       </c>
       <c r="G240" s="1">
         <v>150000</v>
       </c>
       <c r="I240">
         <v>15000000</v>
       </c>
       <c r="K240" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L240">
         <v>15000000</v>
       </c>
       <c r="M240" t="s">
         <v>25</v>
       </c>
       <c r="N240" t="s">
         <v>26</v>
       </c>
       <c r="O240" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P240" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q240" t="s">
-        <v>1039</v>
+        <v>1026</v>
       </c>
       <c r="R240">
         <v>7</v>
       </c>
     </row>
     <row r="241" spans="1:18">
       <c r="A241" t="s">
-        <v>1040</v>
+        <v>1027</v>
       </c>
       <c r="B241" t="s">
-        <v>1041</v>
+        <v>1028</v>
       </c>
       <c r="C241" t="s">
-        <v>1042</v>
+        <v>1029</v>
       </c>
       <c r="D241" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E241" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F241">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G241" s="1">
-        <v>20000</v>
-[...2 lines deleted...]
-        <v>922.8968</v>
+        <v>150000</v>
       </c>
       <c r="I241">
-        <v>20000000</v>
-[...2 lines deleted...]
-        <v>1043</v>
+        <v>15000000</v>
       </c>
       <c r="K241" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L241">
-        <v>20000000</v>
+        <v>15000000</v>
       </c>
       <c r="M241" t="s">
         <v>25</v>
       </c>
       <c r="N241" t="s">
         <v>26</v>
       </c>
       <c r="O241" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P241" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="Q241" t="s">
-        <v>929</v>
+        <v>1030</v>
       </c>
       <c r="R241">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="242" spans="1:18">
       <c r="A242" t="s">
-        <v>1044</v>
+        <v>1031</v>
       </c>
       <c r="B242" t="s">
-        <v>1045</v>
+        <v>1032</v>
       </c>
       <c r="C242" t="s">
-        <v>1046</v>
+        <v>1033</v>
       </c>
       <c r="D242" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E242" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F242">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G242" s="1">
-        <v>15000</v>
+        <v>150000</v>
       </c>
       <c r="I242">
         <v>15000000</v>
       </c>
       <c r="K242" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L242">
         <v>15000000</v>
       </c>
       <c r="M242" t="s">
         <v>25</v>
       </c>
       <c r="N242" t="s">
         <v>26</v>
       </c>
       <c r="O242" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P242" t="s">
-        <v>178</v>
+        <v>91</v>
       </c>
       <c r="Q242" t="s">
-        <v>169</v>
+        <v>1034</v>
       </c>
       <c r="R242">
-        <v>3</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="243" spans="1:18">
       <c r="A243" t="s">
-        <v>1047</v>
+        <v>1035</v>
       </c>
       <c r="B243" t="s">
-        <v>1048</v>
+        <v>1036</v>
       </c>
       <c r="C243" t="s">
-        <v>1049</v>
+        <v>1037</v>
       </c>
       <c r="D243" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E243" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F243">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G243" s="1">
-        <v>20000</v>
+        <v>375000</v>
       </c>
       <c r="I243">
-        <v>20000000</v>
+        <v>37500000</v>
       </c>
       <c r="K243" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L243">
-        <v>20000000</v>
+        <v>37500000</v>
       </c>
       <c r="M243" t="s">
         <v>25</v>
       </c>
       <c r="N243" t="s">
         <v>26</v>
       </c>
       <c r="O243" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P243" t="s">
-        <v>178</v>
+        <v>91</v>
       </c>
       <c r="Q243" t="s">
-        <v>900</v>
+        <v>1038</v>
       </c>
       <c r="R243">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="244" spans="1:18">
       <c r="A244" t="s">
-        <v>1050</v>
+        <v>1039</v>
       </c>
       <c r="B244" t="s">
-        <v>1051</v>
+        <v>1040</v>
       </c>
       <c r="C244" t="s">
-        <v>1052</v>
+        <v>1041</v>
       </c>
       <c r="D244" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E244" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F244">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G244" s="1">
-        <v>10000</v>
+        <v>300000</v>
       </c>
       <c r="I244">
-        <v>10000000</v>
+        <v>30000000</v>
       </c>
       <c r="K244" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L244">
-        <v>10000000</v>
+        <v>30000000</v>
       </c>
       <c r="M244" t="s">
         <v>25</v>
       </c>
       <c r="N244" t="s">
         <v>26</v>
       </c>
       <c r="O244" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P244" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q244" t="s">
-        <v>169</v>
+        <v>1042</v>
       </c>
       <c r="R244">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="245" spans="1:18">
       <c r="A245" t="s">
-        <v>1053</v>
+        <v>1043</v>
       </c>
       <c r="B245" t="s">
-        <v>1054</v>
+        <v>1044</v>
       </c>
       <c r="C245" t="s">
-        <v>1055</v>
+        <v>1045</v>
       </c>
       <c r="D245" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E245" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F245">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G245" s="1">
-        <v>10000</v>
+        <v>150000</v>
       </c>
       <c r="I245">
-        <v>10000000</v>
+        <v>15000000</v>
       </c>
       <c r="K245" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L245">
-        <v>10000000</v>
+        <v>15000000</v>
       </c>
       <c r="M245" t="s">
         <v>25</v>
       </c>
       <c r="N245" t="s">
         <v>26</v>
       </c>
       <c r="O245" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P245" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q245" t="s">
-        <v>904</v>
+        <v>1046</v>
       </c>
       <c r="R245">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="246" spans="1:18">
       <c r="A246" t="s">
-        <v>1056</v>
+        <v>1047</v>
       </c>
       <c r="B246" t="s">
-        <v>1057</v>
+        <v>1048</v>
       </c>
       <c r="C246" t="s">
-        <v>1058</v>
+        <v>1049</v>
       </c>
       <c r="D246" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E246" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F246">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G246" s="1">
-        <v>25000</v>
+        <v>300000</v>
       </c>
       <c r="I246">
-        <v>25000000</v>
+        <v>30000000</v>
       </c>
       <c r="K246" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L246">
-        <v>25000000</v>
+        <v>30000000</v>
       </c>
       <c r="M246" t="s">
         <v>25</v>
       </c>
       <c r="N246" t="s">
         <v>26</v>
       </c>
       <c r="O246" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P246" t="s">
-        <v>178</v>
+        <v>91</v>
       </c>
       <c r="Q246" t="s">
-        <v>944</v>
+        <v>1050</v>
       </c>
       <c r="R246">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="247" spans="1:18">
       <c r="A247" t="s">
-        <v>1059</v>
+        <v>1051</v>
       </c>
       <c r="B247" t="s">
-        <v>1060</v>
+        <v>1052</v>
       </c>
       <c r="C247" t="s">
-        <v>1061</v>
+        <v>1053</v>
       </c>
       <c r="D247" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E247" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F247">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G247" s="1">
-        <v>20000</v>
+        <v>300000</v>
+      </c>
+      <c r="H247">
+        <v>93.03</v>
       </c>
       <c r="I247">
-        <v>20000000</v>
+        <v>30000000</v>
+      </c>
+      <c r="J247" t="s">
+        <v>1054</v>
       </c>
       <c r="K247" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L247">
-        <v>20000000</v>
+        <v>30000000</v>
       </c>
       <c r="M247" t="s">
         <v>25</v>
       </c>
       <c r="N247" t="s">
         <v>26</v>
       </c>
       <c r="O247" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P247" t="s">
-        <v>178</v>
+        <v>91</v>
       </c>
       <c r="Q247" t="s">
-        <v>944</v>
+        <v>1055</v>
       </c>
       <c r="R247">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="248" spans="1:18">
       <c r="A248" t="s">
-        <v>1062</v>
+        <v>1056</v>
       </c>
       <c r="B248" t="s">
-        <v>1063</v>
+        <v>1057</v>
       </c>
       <c r="C248" t="s">
-        <v>1064</v>
+        <v>1058</v>
       </c>
       <c r="D248" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E248" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F248">
         <v>100</v>
       </c>
       <c r="G248" s="1">
-        <v>300000</v>
+        <v>450000</v>
+      </c>
+      <c r="H248">
+        <v>94.201</v>
       </c>
       <c r="I248">
-        <v>30000000</v>
+        <v>45000000</v>
+      </c>
+      <c r="J248" t="s">
+        <v>1059</v>
       </c>
       <c r="K248" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L248">
-        <v>30000000</v>
+        <v>45000000</v>
       </c>
       <c r="M248" t="s">
         <v>25</v>
       </c>
       <c r="N248" t="s">
         <v>26</v>
       </c>
       <c r="O248" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P248" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q248" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
       <c r="R248">
         <v>6</v>
       </c>
     </row>
     <row r="249" spans="1:18">
       <c r="A249" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="B249" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="C249" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
       <c r="D249" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E249" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F249">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G249" s="1">
-        <v>25000</v>
+        <v>525000</v>
+      </c>
+      <c r="H249">
+        <v>98.4127</v>
       </c>
       <c r="I249">
-        <v>25000000</v>
+        <v>52500000</v>
+      </c>
+      <c r="J249" t="s">
+        <v>1064</v>
       </c>
       <c r="K249" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L249">
-        <v>25000000</v>
+        <v>52500000</v>
       </c>
       <c r="M249" t="s">
         <v>25</v>
       </c>
       <c r="N249" t="s">
         <v>26</v>
       </c>
       <c r="O249" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P249" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q249" t="s">
-        <v>475</v>
+        <v>1065</v>
       </c>
       <c r="R249">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="250" spans="1:18">
       <c r="A250" t="s">
-        <v>1069</v>
+        <v>749</v>
       </c>
       <c r="B250" t="s">
-        <v>1070</v>
+        <v>1066</v>
       </c>
       <c r="C250" t="s">
-        <v>1071</v>
+        <v>1067</v>
       </c>
       <c r="D250" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E250" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F250">
         <v>100</v>
       </c>
       <c r="G250" s="1">
-        <v>150000</v>
-[...2 lines deleted...]
-        <v>98.7933</v>
+        <v>375000</v>
       </c>
       <c r="I250">
-        <v>15000000</v>
-[...2 lines deleted...]
-        <v>559</v>
+        <v>37500000</v>
       </c>
       <c r="K250" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L250">
-        <v>15000000</v>
+        <v>37500000</v>
       </c>
       <c r="M250" t="s">
         <v>25</v>
       </c>
       <c r="N250" t="s">
         <v>26</v>
       </c>
       <c r="O250" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P250" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q250" t="s">
-        <v>1072</v>
+        <v>1068</v>
       </c>
       <c r="R250">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="251" spans="1:18">
       <c r="A251" t="s">
-        <v>1073</v>
+        <v>1069</v>
       </c>
       <c r="B251" t="s">
-        <v>1074</v>
+        <v>1070</v>
       </c>
       <c r="C251" t="s">
-        <v>1075</v>
+        <v>1071</v>
       </c>
       <c r="D251" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E251" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F251">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G251" s="1">
-        <v>15000</v>
+        <v>750000</v>
       </c>
       <c r="I251">
-        <v>15000000</v>
+        <v>75000000</v>
       </c>
       <c r="K251" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L251">
-        <v>15000000</v>
+        <v>75000000</v>
       </c>
       <c r="M251" t="s">
         <v>25</v>
       </c>
       <c r="N251" t="s">
         <v>26</v>
       </c>
       <c r="O251" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P251" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q251" t="s">
-        <v>904</v>
+        <v>1072</v>
       </c>
       <c r="R251">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="252" spans="1:18">
       <c r="A252" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B252" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D252" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E252" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F252">
+        <v>100</v>
+      </c>
+      <c r="G252" s="1">
+        <v>450000</v>
+      </c>
+      <c r="H252">
+        <v>91.9728</v>
+      </c>
+      <c r="I252">
+        <v>45000000</v>
+      </c>
+      <c r="J252" t="s">
         <v>1076</v>
       </c>
-      <c r="B252" t="s">
+      <c r="K252" t="s">
+        <v>1011</v>
+      </c>
+      <c r="L252">
+        <v>45000000</v>
+      </c>
+      <c r="M252" t="s">
+        <v>25</v>
+      </c>
+      <c r="N252" t="s">
+        <v>26</v>
+      </c>
+      <c r="O252" t="s">
+        <v>1012</v>
+      </c>
+      <c r="P252" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q252" t="s">
         <v>1077</v>
       </c>
-      <c r="C252" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="R252">
-        <v>3.25</v>
+        <v>5</v>
       </c>
     </row>
     <row r="253" spans="1:18">
       <c r="A253" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B253" t="s">
         <v>1079</v>
       </c>
-      <c r="B253" t="s">
+      <c r="C253" t="s">
         <v>1080</v>
       </c>
-      <c r="C253" t="s">
+      <c r="D253" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E253" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F253">
+        <v>100</v>
+      </c>
+      <c r="G253" s="1">
+        <v>600000</v>
+      </c>
+      <c r="H253">
+        <v>100.7171</v>
+      </c>
+      <c r="I253">
+        <v>60000000</v>
+      </c>
+      <c r="J253" t="s">
         <v>1081</v>
       </c>
-      <c r="D253" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K253" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L253">
-        <v>20000000</v>
+        <v>60000000</v>
       </c>
       <c r="M253" t="s">
         <v>25</v>
       </c>
       <c r="N253" t="s">
         <v>26</v>
       </c>
       <c r="O253" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P253" t="s">
-        <v>428</v>
+        <v>91</v>
       </c>
       <c r="Q253" t="s">
-        <v>948</v>
+        <v>1082</v>
       </c>
       <c r="R253">
-        <v>3</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="254" spans="1:18">
       <c r="A254" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="B254" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="C254" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="D254" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E254" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F254">
         <v>100</v>
       </c>
       <c r="G254" s="1">
-        <v>150000</v>
+        <v>600000</v>
+      </c>
+      <c r="H254">
+        <v>101.9489</v>
       </c>
       <c r="I254">
-        <v>15000000</v>
+        <v>60000000</v>
+      </c>
+      <c r="J254" t="s">
+        <v>1081</v>
       </c>
       <c r="K254" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L254">
-        <v>15000000</v>
+        <v>60000000</v>
       </c>
       <c r="M254" t="s">
         <v>25</v>
       </c>
       <c r="N254" t="s">
         <v>26</v>
       </c>
       <c r="O254" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P254" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q254" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="R254">
-        <v>7.5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="255" spans="1:18">
       <c r="A255" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="B255" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="C255" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="D255" t="s">
-        <v>971</v>
+        <v>1010</v>
       </c>
       <c r="E255" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F255">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G255" s="1">
-        <v>50000</v>
+        <v>450000</v>
       </c>
       <c r="H255">
-        <v>887.7906</v>
+        <v>100.2037</v>
       </c>
       <c r="I255">
-        <v>50000000</v>
+        <v>45000000</v>
       </c>
       <c r="J255" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="K255" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L255">
-        <v>50000000</v>
+        <v>45000000</v>
       </c>
       <c r="M255" t="s">
         <v>25</v>
       </c>
       <c r="N255" t="s">
         <v>26</v>
       </c>
       <c r="O255" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P255" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="Q255" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="R255">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="256" spans="1:18">
       <c r="A256" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="B256" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="C256" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="D256" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E256" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F256">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G256" s="1">
-        <v>25000</v>
+        <v>300000</v>
       </c>
       <c r="I256">
-        <v>25000000</v>
+        <v>30000000</v>
       </c>
       <c r="K256" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L256">
-        <v>25000000</v>
+        <v>30000000</v>
       </c>
       <c r="M256" t="s">
         <v>25</v>
       </c>
       <c r="N256" t="s">
         <v>26</v>
       </c>
       <c r="O256" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P256" t="s">
-        <v>178</v>
+        <v>91</v>
       </c>
       <c r="Q256" t="s">
-        <v>944</v>
+        <v>1095</v>
       </c>
       <c r="R256">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="257" spans="1:18">
       <c r="A257" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="B257" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="C257" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="D257" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E257" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F257">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G257" s="1">
-        <v>25000</v>
+        <v>150000</v>
+      </c>
+      <c r="H257">
+        <v>99.7471</v>
       </c>
       <c r="I257">
-        <v>25000000</v>
+        <v>15000000</v>
+      </c>
+      <c r="J257" t="s">
+        <v>1090</v>
       </c>
       <c r="K257" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L257">
-        <v>25000000</v>
+        <v>15000000</v>
       </c>
       <c r="M257" t="s">
         <v>25</v>
       </c>
       <c r="N257" t="s">
         <v>26</v>
       </c>
       <c r="O257" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P257" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q257" t="s">
-        <v>169</v>
+        <v>1099</v>
       </c>
       <c r="R257">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="258" spans="1:18">
       <c r="A258" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="B258" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="C258" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="D258" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E258" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F258">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G258" s="1">
-        <v>25000</v>
+        <v>300000</v>
+      </c>
+      <c r="H258">
+        <v>101.1828</v>
       </c>
       <c r="I258">
-        <v>25000000</v>
+        <v>30000000</v>
+      </c>
+      <c r="J258" t="s">
+        <v>1103</v>
       </c>
       <c r="K258" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L258">
-        <v>25000000</v>
+        <v>30000000</v>
       </c>
       <c r="M258" t="s">
         <v>25</v>
       </c>
       <c r="N258" t="s">
         <v>26</v>
       </c>
       <c r="O258" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P258" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q258" t="s">
-        <v>475</v>
+        <v>1104</v>
       </c>
       <c r="R258">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="259" spans="1:18">
       <c r="A259" t="s">
-        <v>926</v>
+        <v>1105</v>
       </c>
       <c r="B259" t="s">
-        <v>1100</v>
+        <v>1106</v>
       </c>
       <c r="C259" t="s">
-        <v>1101</v>
+        <v>1107</v>
       </c>
       <c r="D259" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E259" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F259">
         <v>100</v>
       </c>
       <c r="G259" s="1">
-        <v>375000</v>
+        <v>300000</v>
+      </c>
+      <c r="H259">
+        <v>98.2</v>
       </c>
       <c r="I259">
-        <v>37500000</v>
+        <v>30000000</v>
+      </c>
+      <c r="J259" t="s">
+        <v>130</v>
       </c>
       <c r="K259" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L259">
-        <v>37500000</v>
+        <v>30000000</v>
       </c>
       <c r="M259" t="s">
         <v>25</v>
       </c>
       <c r="N259" t="s">
         <v>26</v>
       </c>
       <c r="O259" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P259" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q259" t="s">
-        <v>1102</v>
+        <v>1108</v>
       </c>
       <c r="R259">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="260" spans="1:18">
       <c r="A260" t="s">
-        <v>1103</v>
+        <v>1109</v>
       </c>
       <c r="B260" t="s">
-        <v>1104</v>
+        <v>1110</v>
       </c>
       <c r="C260" t="s">
-        <v>1105</v>
+        <v>1111</v>
       </c>
       <c r="D260" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E260" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F260">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G260" s="1">
-        <v>40000</v>
+        <v>200000</v>
+      </c>
+      <c r="H260">
+        <v>100.3635</v>
       </c>
       <c r="I260">
-        <v>40000000</v>
+        <v>20000000</v>
+      </c>
+      <c r="J260" t="s">
+        <v>1112</v>
       </c>
       <c r="K260" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L260">
-        <v>40000000</v>
+        <v>20000000</v>
       </c>
       <c r="M260" t="s">
         <v>25</v>
       </c>
       <c r="N260" t="s">
         <v>26</v>
       </c>
       <c r="O260" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P260" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="Q260" t="s">
-        <v>929</v>
+        <v>1113</v>
       </c>
       <c r="R260">
-        <v>3</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="261" spans="1:18">
       <c r="A261" t="s">
-        <v>1106</v>
+        <v>1114</v>
       </c>
       <c r="B261" t="s">
-        <v>1107</v>
+        <v>1115</v>
       </c>
       <c r="C261" t="s">
-        <v>1108</v>
+        <v>1116</v>
       </c>
       <c r="D261" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E261" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F261">
         <v>100</v>
       </c>
       <c r="G261" s="1">
-        <v>600000</v>
+        <v>500000</v>
       </c>
       <c r="H261">
-        <v>98.9439</v>
+        <v>101.4781</v>
       </c>
       <c r="I261">
-        <v>60000000</v>
+        <v>50000000</v>
       </c>
       <c r="J261" t="s">
-        <v>592</v>
+        <v>1117</v>
       </c>
       <c r="K261" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L261">
-        <v>60000000</v>
+        <v>50000000</v>
       </c>
       <c r="M261" t="s">
         <v>25</v>
       </c>
       <c r="N261" t="s">
         <v>26</v>
       </c>
       <c r="O261" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P261" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q261" t="s">
-        <v>1109</v>
+        <v>1118</v>
       </c>
       <c r="R261">
-        <v>7</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="262" spans="1:18">
       <c r="A262" t="s">
-        <v>1110</v>
+        <v>1119</v>
       </c>
       <c r="B262" t="s">
-        <v>1111</v>
+        <v>1120</v>
       </c>
       <c r="C262" t="s">
-        <v>1112</v>
+        <v>1121</v>
       </c>
       <c r="D262" t="s">
-        <v>971</v>
+        <v>1010</v>
       </c>
       <c r="E262" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F262">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G262" s="1">
-        <v>55000</v>
+        <v>1200000</v>
       </c>
       <c r="H262">
-        <v>816.2298</v>
+        <v>101.4072</v>
       </c>
       <c r="I262">
-        <v>55000000</v>
+        <v>120000000</v>
       </c>
       <c r="J262" t="s">
-        <v>916</v>
+        <v>1122</v>
       </c>
       <c r="K262" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L262">
-        <v>55000000</v>
+        <v>120000000</v>
       </c>
       <c r="M262" t="s">
         <v>25</v>
       </c>
       <c r="N262" t="s">
         <v>26</v>
       </c>
       <c r="O262" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P262" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="Q262" t="s">
-        <v>1113</v>
+        <v>1123</v>
       </c>
       <c r="R262">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="263" spans="1:18">
       <c r="A263" t="s">
-        <v>1114</v>
+        <v>254</v>
       </c>
       <c r="B263" t="s">
-        <v>1115</v>
+        <v>1124</v>
       </c>
       <c r="C263" t="s">
-        <v>1116</v>
+        <v>1125</v>
       </c>
       <c r="D263" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E263" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F263">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G263" s="1">
-        <v>55000</v>
+        <v>900000</v>
       </c>
       <c r="H263">
-        <v>935.1958</v>
+        <v>97.5434</v>
       </c>
       <c r="I263">
-        <v>55000000</v>
+        <v>90000000</v>
       </c>
       <c r="J263" t="s">
-        <v>972</v>
+        <v>1076</v>
       </c>
       <c r="K263" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L263">
-        <v>55000000</v>
+        <v>90000000</v>
       </c>
       <c r="M263" t="s">
         <v>25</v>
       </c>
       <c r="N263" t="s">
         <v>26</v>
       </c>
       <c r="O263" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P263" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="Q263" t="s">
-        <v>1117</v>
+        <v>1126</v>
       </c>
       <c r="R263">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="264" spans="1:18">
       <c r="A264" t="s">
-        <v>1118</v>
+        <v>264</v>
       </c>
       <c r="B264" t="s">
-        <v>1119</v>
+        <v>1127</v>
       </c>
       <c r="C264" t="s">
-        <v>1120</v>
+        <v>1128</v>
       </c>
       <c r="D264" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E264" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F264">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G264" s="1">
-        <v>15000</v>
+        <v>900000</v>
+      </c>
+      <c r="H264">
+        <v>99.8569</v>
       </c>
       <c r="I264">
-        <v>15000000</v>
+        <v>90000000</v>
+      </c>
+      <c r="J264" t="s">
+        <v>1076</v>
       </c>
       <c r="K264" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L264">
-        <v>15000000</v>
+        <v>90000000</v>
       </c>
       <c r="M264" t="s">
         <v>25</v>
       </c>
       <c r="N264" t="s">
         <v>26</v>
       </c>
       <c r="O264" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P264" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q264" t="s">
-        <v>169</v>
+        <v>1129</v>
       </c>
       <c r="R264">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="265" spans="1:18">
       <c r="A265" t="s">
-        <v>1121</v>
+        <v>847</v>
       </c>
       <c r="B265" t="s">
-        <v>1122</v>
+        <v>1130</v>
       </c>
       <c r="C265" t="s">
-        <v>1123</v>
+        <v>1131</v>
       </c>
       <c r="D265" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E265" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F265">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="G265" s="1">
-        <v>10000</v>
+        <v>1500000</v>
+      </c>
+      <c r="H265">
+        <v>101.0052</v>
       </c>
       <c r="I265">
-        <v>1500000</v>
+        <v>150000000</v>
+      </c>
+      <c r="J265" t="s">
+        <v>1132</v>
       </c>
       <c r="K265" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L265">
-        <v>1500000</v>
+        <v>150000000</v>
       </c>
       <c r="M265" t="s">
         <v>25</v>
       </c>
       <c r="N265" t="s">
         <v>26</v>
       </c>
       <c r="O265" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P265" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q265" t="s">
-        <v>494</v>
+        <v>1055</v>
       </c>
       <c r="R265">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="266" spans="1:18">
       <c r="A266" t="s">
-        <v>1124</v>
+        <v>1133</v>
       </c>
       <c r="B266" t="s">
-        <v>1125</v>
+        <v>1134</v>
       </c>
       <c r="C266" t="s">
-        <v>1126</v>
+        <v>1135</v>
       </c>
       <c r="D266" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E266" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F266">
         <v>100</v>
       </c>
       <c r="G266" s="1">
-        <v>600000</v>
+        <v>2071939</v>
       </c>
       <c r="H266">
-        <v>100.7403</v>
+        <v>101.3613</v>
       </c>
       <c r="I266">
-        <v>60000000</v>
+        <v>207193900</v>
       </c>
       <c r="J266" t="s">
-        <v>545</v>
+        <v>1076</v>
       </c>
       <c r="K266" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L266">
-        <v>60000000</v>
+        <v>207193900</v>
       </c>
       <c r="M266" t="s">
         <v>25</v>
       </c>
       <c r="N266" t="s">
         <v>26</v>
       </c>
       <c r="O266" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P266" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q266" t="s">
-        <v>1127</v>
+        <v>1136</v>
       </c>
       <c r="R266">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="267" spans="1:18">
       <c r="A267" t="s">
-        <v>1128</v>
+        <v>1137</v>
       </c>
       <c r="B267" t="s">
-        <v>1129</v>
+        <v>1138</v>
       </c>
       <c r="C267" t="s">
-        <v>1130</v>
+        <v>1139</v>
       </c>
       <c r="D267" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E267" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F267">
         <v>100</v>
       </c>
       <c r="G267" s="1">
-        <v>450000</v>
+        <v>1000000</v>
       </c>
       <c r="H267">
-        <v>95.3826</v>
+        <v>99.8</v>
       </c>
       <c r="I267">
-        <v>45000000</v>
+        <v>100000000</v>
       </c>
       <c r="J267" t="s">
-        <v>263</v>
+        <v>1140</v>
       </c>
       <c r="K267" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L267">
-        <v>45000000</v>
+        <v>100000000</v>
       </c>
       <c r="M267" t="s">
         <v>25</v>
       </c>
       <c r="N267" t="s">
         <v>26</v>
       </c>
       <c r="O267" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P267" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q267" t="s">
-        <v>1131</v>
+        <v>1141</v>
       </c>
       <c r="R267">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="268" spans="1:18">
       <c r="A268" t="s">
-        <v>1132</v>
+        <v>1142</v>
       </c>
       <c r="B268" t="s">
-        <v>1133</v>
+        <v>1143</v>
       </c>
       <c r="C268" t="s">
-        <v>1134</v>
+        <v>1144</v>
       </c>
       <c r="D268" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E268" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F268">
         <v>100</v>
       </c>
       <c r="G268" s="1">
-        <v>150000</v>
+        <v>1500000</v>
       </c>
       <c r="H268">
-        <v>104.5908</v>
+        <v>97.8254</v>
       </c>
       <c r="I268">
-        <v>15000000</v>
+        <v>150000000</v>
       </c>
       <c r="J268" t="s">
-        <v>354</v>
+        <v>1076</v>
       </c>
       <c r="K268" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L268">
-        <v>15000000</v>
+        <v>150000000</v>
       </c>
       <c r="M268" t="s">
         <v>25</v>
       </c>
       <c r="N268" t="s">
         <v>26</v>
       </c>
       <c r="O268" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P268" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q268" t="s">
-        <v>1135</v>
+        <v>1145</v>
       </c>
       <c r="R268">
-        <v>7.5</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="269" spans="1:18">
       <c r="A269" t="s">
-        <v>1136</v>
+        <v>1146</v>
       </c>
       <c r="B269" t="s">
-        <v>1137</v>
+        <v>1147</v>
       </c>
       <c r="C269" t="s">
-        <v>1138</v>
+        <v>1148</v>
       </c>
       <c r="D269" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E269" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F269">
         <v>100</v>
       </c>
       <c r="G269" s="1">
-        <v>150000</v>
+        <v>912834</v>
+      </c>
+      <c r="H269">
+        <v>97.3324</v>
       </c>
       <c r="I269">
-        <v>15000000</v>
+        <v>91283400</v>
+      </c>
+      <c r="J269" t="s">
+        <v>1076</v>
       </c>
       <c r="K269" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L269">
-        <v>15000000</v>
+        <v>91283400</v>
       </c>
       <c r="M269" t="s">
         <v>25</v>
       </c>
       <c r="N269" t="s">
         <v>26</v>
       </c>
       <c r="O269" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P269" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q269" t="s">
-        <v>1139</v>
+        <v>1149</v>
       </c>
       <c r="R269">
-        <v>8.5</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="270" spans="1:18">
       <c r="A270" t="s">
-        <v>1140</v>
+        <v>1150</v>
       </c>
       <c r="B270" t="s">
-        <v>1141</v>
+        <v>1151</v>
       </c>
       <c r="C270" t="s">
-        <v>1142</v>
+        <v>1152</v>
       </c>
       <c r="D270" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E270" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F270">
         <v>100</v>
       </c>
       <c r="G270" s="1">
-        <v>600000</v>
+        <v>818833</v>
       </c>
       <c r="H270">
-        <v>104.8984</v>
+        <v>103.0645</v>
       </c>
       <c r="I270">
-        <v>60000000</v>
+        <v>81883300</v>
       </c>
       <c r="J270" t="s">
-        <v>1143</v>
+        <v>231</v>
       </c>
       <c r="K270" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L270">
-        <v>60000000</v>
+        <v>81883300</v>
       </c>
       <c r="M270" t="s">
         <v>25</v>
       </c>
       <c r="N270" t="s">
         <v>26</v>
       </c>
       <c r="O270" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P270" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q270" t="s">
-        <v>1144</v>
+        <v>1153</v>
       </c>
       <c r="R270">
-        <v>6</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="271" spans="1:18">
       <c r="A271" t="s">
-        <v>1145</v>
+        <v>280</v>
       </c>
       <c r="B271" t="s">
-        <v>1146</v>
+        <v>1154</v>
       </c>
       <c r="C271" t="s">
-        <v>1147</v>
+        <v>1155</v>
       </c>
       <c r="D271" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E271" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F271">
         <v>100</v>
       </c>
       <c r="G271" s="1">
-        <v>150000</v>
+        <v>500007</v>
       </c>
       <c r="H271">
-        <v>100.9843</v>
+        <v>94.73</v>
       </c>
       <c r="I271">
-        <v>15000000</v>
+        <v>50000700</v>
       </c>
       <c r="J271" t="s">
-        <v>397</v>
+        <v>1156</v>
       </c>
       <c r="K271" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L271">
-        <v>15000000</v>
+        <v>50000700</v>
       </c>
       <c r="M271" t="s">
         <v>25</v>
       </c>
       <c r="N271" t="s">
         <v>26</v>
       </c>
       <c r="O271" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P271" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q271" t="s">
-        <v>1148</v>
+        <v>1082</v>
       </c>
       <c r="R271">
-        <v>8.5</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="272" spans="1:18">
       <c r="A272" t="s">
-        <v>1149</v>
+        <v>1157</v>
       </c>
       <c r="B272" t="s">
-        <v>1150</v>
+        <v>1158</v>
       </c>
       <c r="C272" t="s">
-        <v>1151</v>
+        <v>1159</v>
       </c>
       <c r="D272" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E272" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F272">
         <v>100</v>
       </c>
       <c r="G272" s="1">
-        <v>300000</v>
+        <v>700000</v>
+      </c>
+      <c r="H272">
+        <v>101.3966</v>
       </c>
       <c r="I272">
-        <v>30000000</v>
+        <v>70000000</v>
+      </c>
+      <c r="J272" t="s">
+        <v>1160</v>
       </c>
       <c r="K272" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L272">
-        <v>30000000</v>
+        <v>70000000</v>
       </c>
       <c r="M272" t="s">
         <v>25</v>
       </c>
       <c r="N272" t="s">
         <v>26</v>
       </c>
       <c r="O272" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P272" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q272" t="s">
-        <v>393</v>
+        <v>1161</v>
       </c>
       <c r="R272">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="273" spans="1:18">
       <c r="A273" t="s">
-        <v>1152</v>
+        <v>855</v>
       </c>
       <c r="B273" t="s">
-        <v>1153</v>
+        <v>1162</v>
       </c>
       <c r="C273" t="s">
-        <v>1154</v>
+        <v>1163</v>
       </c>
       <c r="D273" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E273" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F273">
         <v>100</v>
       </c>
       <c r="G273" s="1">
-        <v>525000</v>
+        <v>500000</v>
       </c>
       <c r="H273">
-        <v>94.55</v>
+        <v>101.1594</v>
       </c>
       <c r="I273">
-        <v>52500000</v>
+        <v>50000000</v>
       </c>
       <c r="J273" t="s">
-        <v>1155</v>
+        <v>1160</v>
       </c>
       <c r="K273" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L273">
-        <v>52500000</v>
+        <v>50000000</v>
       </c>
       <c r="M273" t="s">
         <v>25</v>
       </c>
       <c r="N273" t="s">
         <v>26</v>
       </c>
       <c r="O273" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P273" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q273" t="s">
-        <v>1156</v>
+        <v>1164</v>
       </c>
       <c r="R273">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="274" spans="1:18">
       <c r="A274" t="s">
-        <v>1157</v>
+        <v>1165</v>
       </c>
       <c r="B274" t="s">
-        <v>1158</v>
+        <v>1166</v>
       </c>
       <c r="C274" t="s">
-        <v>1159</v>
+        <v>1167</v>
       </c>
       <c r="D274" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E274" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F274">
         <v>100</v>
       </c>
       <c r="G274" s="1">
-        <v>150000</v>
+        <v>700000</v>
+      </c>
+      <c r="H274">
+        <v>100.3947</v>
       </c>
       <c r="I274">
-        <v>15000000</v>
+        <v>70000000</v>
+      </c>
+      <c r="J274" t="s">
+        <v>1117</v>
       </c>
       <c r="K274" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L274">
-        <v>15000000</v>
+        <v>70000000</v>
       </c>
       <c r="M274" t="s">
         <v>25</v>
       </c>
       <c r="N274" t="s">
         <v>26</v>
       </c>
       <c r="O274" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P274" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q274" t="s">
-        <v>135</v>
+        <v>1168</v>
       </c>
       <c r="R274">
         <v>7.5</v>
       </c>
     </row>
     <row r="275" spans="1:18">
       <c r="A275" t="s">
-        <v>1160</v>
+        <v>1169</v>
       </c>
       <c r="B275" t="s">
-        <v>1161</v>
+        <v>1170</v>
       </c>
       <c r="C275" t="s">
-        <v>1162</v>
+        <v>1171</v>
       </c>
       <c r="D275" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E275" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F275">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G275" s="1">
-        <v>25000</v>
+        <v>700000</v>
       </c>
       <c r="H275">
-        <v>1001.347</v>
+        <v>96.5985</v>
       </c>
       <c r="I275">
-        <v>25000000</v>
+        <v>70000000</v>
       </c>
       <c r="J275" t="s">
-        <v>164</v>
+        <v>1132</v>
       </c>
       <c r="K275" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L275">
-        <v>25000000</v>
+        <v>70000000</v>
       </c>
       <c r="M275" t="s">
         <v>25</v>
       </c>
       <c r="N275" t="s">
         <v>26</v>
       </c>
       <c r="O275" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P275" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="Q275" t="s">
-        <v>858</v>
+        <v>1172</v>
       </c>
       <c r="R275">
-        <v>3</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="276" spans="1:18">
       <c r="A276" t="s">
-        <v>1163</v>
+        <v>1173</v>
       </c>
       <c r="B276" t="s">
-        <v>1164</v>
+        <v>1174</v>
       </c>
       <c r="C276" t="s">
-        <v>1165</v>
+        <v>1175</v>
       </c>
       <c r="D276" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E276" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F276">
         <v>100</v>
       </c>
       <c r="G276" s="1">
-        <v>300000</v>
+        <v>1050000</v>
       </c>
       <c r="H276">
-        <v>101.1828</v>
+        <v>99.3</v>
       </c>
       <c r="I276">
-        <v>30000000</v>
+        <v>105000000</v>
       </c>
       <c r="J276" t="s">
-        <v>1166</v>
+        <v>1176</v>
       </c>
       <c r="K276" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L276">
-        <v>30000000</v>
+        <v>105000000</v>
       </c>
       <c r="M276" t="s">
         <v>25</v>
       </c>
       <c r="N276" t="s">
         <v>26</v>
       </c>
       <c r="O276" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P276" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q276" t="s">
-        <v>187</v>
+        <v>1177</v>
       </c>
       <c r="R276">
-        <v>6</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="277" spans="1:18">
       <c r="A277" t="s">
-        <v>1167</v>
+        <v>1178</v>
       </c>
       <c r="B277" t="s">
-        <v>1168</v>
+        <v>1179</v>
       </c>
       <c r="C277" t="s">
-        <v>1169</v>
+        <v>1180</v>
       </c>
       <c r="D277" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E277" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F277">
         <v>100</v>
       </c>
       <c r="G277" s="1">
-        <v>150000</v>
+        <v>1050000</v>
       </c>
       <c r="H277">
-        <v>106.5266</v>
+        <v>104.4997</v>
       </c>
       <c r="I277">
-        <v>15000000</v>
+        <v>105000000</v>
       </c>
       <c r="J277" t="s">
-        <v>188</v>
+        <v>1160</v>
       </c>
       <c r="K277" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L277">
-        <v>15000000</v>
+        <v>105000000</v>
       </c>
       <c r="M277" t="s">
         <v>25</v>
       </c>
       <c r="N277" t="s">
         <v>26</v>
       </c>
       <c r="O277" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P277" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q277" t="s">
-        <v>1170</v>
+        <v>1181</v>
       </c>
       <c r="R277">
-        <v>8.5</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="278" spans="1:18">
       <c r="A278" t="s">
-        <v>1171</v>
+        <v>1182</v>
       </c>
       <c r="B278" t="s">
-        <v>1172</v>
+        <v>1183</v>
       </c>
       <c r="C278" t="s">
-        <v>1173</v>
+        <v>1184</v>
       </c>
       <c r="D278" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E278" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F278">
         <v>100</v>
       </c>
       <c r="G278" s="1">
-        <v>300000</v>
+        <v>1800000</v>
+      </c>
+      <c r="H278">
+        <v>104.2552</v>
       </c>
       <c r="I278">
-        <v>30000000</v>
+        <v>180000000</v>
+      </c>
+      <c r="J278" t="s">
+        <v>1160</v>
       </c>
       <c r="K278" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L278">
-        <v>30000000</v>
+        <v>180000000</v>
       </c>
       <c r="M278" t="s">
         <v>25</v>
       </c>
       <c r="N278" t="s">
         <v>26</v>
       </c>
       <c r="O278" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P278" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q278" t="s">
-        <v>337</v>
+        <v>1185</v>
       </c>
       <c r="R278">
-        <v>6</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="279" spans="1:18">
       <c r="A279" t="s">
-        <v>1174</v>
+        <v>1186</v>
       </c>
       <c r="B279" t="s">
-        <v>1175</v>
+        <v>1187</v>
       </c>
       <c r="C279" t="s">
-        <v>1176</v>
+        <v>1188</v>
       </c>
       <c r="D279" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E279" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F279">
         <v>100</v>
       </c>
       <c r="G279" s="1">
-        <v>375000</v>
+        <v>1687570</v>
+      </c>
+      <c r="H279">
+        <v>104.0114</v>
       </c>
       <c r="I279">
-        <v>37500000</v>
+        <v>168757000</v>
+      </c>
+      <c r="J279" t="s">
+        <v>1160</v>
       </c>
       <c r="K279" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L279">
-        <v>37500000</v>
+        <v>168757000</v>
       </c>
       <c r="M279" t="s">
         <v>25</v>
       </c>
       <c r="N279" t="s">
         <v>26</v>
       </c>
       <c r="O279" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P279" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q279" t="s">
-        <v>1177</v>
+        <v>1189</v>
       </c>
       <c r="R279">
-        <v>6</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="280" spans="1:18">
       <c r="A280" t="s">
-        <v>1178</v>
+        <v>1190</v>
       </c>
       <c r="B280" t="s">
-        <v>1179</v>
+        <v>1191</v>
       </c>
       <c r="C280" t="s">
-        <v>1180</v>
+        <v>1192</v>
       </c>
       <c r="D280" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E280" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F280">
         <v>100</v>
       </c>
       <c r="G280" s="1">
-        <v>750000</v>
+        <v>1002736</v>
+      </c>
+      <c r="H280">
+        <v>103.8896</v>
       </c>
       <c r="I280">
-        <v>75000000</v>
+        <v>100273600</v>
+      </c>
+      <c r="J280" t="s">
+        <v>1160</v>
       </c>
       <c r="K280" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L280">
-        <v>75000000</v>
+        <v>100273600</v>
       </c>
       <c r="M280" t="s">
         <v>25</v>
       </c>
       <c r="N280" t="s">
         <v>26</v>
       </c>
       <c r="O280" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P280" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q280" t="s">
-        <v>1181</v>
+        <v>1104</v>
       </c>
       <c r="R280">
-        <v>5</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="281" spans="1:18">
       <c r="A281" t="s">
-        <v>1182</v>
+        <v>1193</v>
       </c>
       <c r="B281" t="s">
-        <v>1183</v>
+        <v>1194</v>
       </c>
       <c r="C281" t="s">
-        <v>1184</v>
+        <v>1195</v>
       </c>
       <c r="D281" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E281" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F281">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G281" s="1">
-        <v>25000</v>
+        <v>520737</v>
       </c>
       <c r="H281">
-        <v>755.8661</v>
+        <v>103.928</v>
       </c>
       <c r="I281">
-        <v>25000000</v>
+        <v>52073700</v>
       </c>
       <c r="J281" t="s">
-        <v>272</v>
+        <v>43</v>
       </c>
       <c r="K281" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L281">
-        <v>25000000</v>
+        <v>52073700</v>
       </c>
       <c r="M281" t="s">
         <v>25</v>
       </c>
       <c r="N281" t="s">
         <v>26</v>
       </c>
       <c r="O281" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P281" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="Q281" t="s">
-        <v>908</v>
+        <v>1196</v>
       </c>
       <c r="R281">
-        <v>3.25</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="282" spans="1:18">
       <c r="A282" t="s">
-        <v>1185</v>
+        <v>1197</v>
       </c>
       <c r="B282" t="s">
-        <v>1186</v>
+        <v>1198</v>
       </c>
       <c r="C282" t="s">
-        <v>1187</v>
+        <v>1199</v>
       </c>
       <c r="D282" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E282" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F282">
         <v>100</v>
       </c>
       <c r="G282" s="1">
-        <v>300000</v>
+        <v>296181</v>
       </c>
       <c r="H282">
-        <v>93.03</v>
+        <v>103.2</v>
       </c>
       <c r="I282">
-        <v>30000000</v>
+        <v>29618100</v>
       </c>
       <c r="J282" t="s">
-        <v>1188</v>
+        <v>1200</v>
       </c>
       <c r="K282" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L282">
-        <v>30000000</v>
+        <v>29618100</v>
       </c>
       <c r="M282" t="s">
         <v>25</v>
       </c>
       <c r="N282" t="s">
         <v>26</v>
       </c>
       <c r="O282" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P282" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q282" t="s">
-        <v>377</v>
+        <v>1201</v>
       </c>
       <c r="R282">
-        <v>6</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="283" spans="1:18">
       <c r="A283" t="s">
-        <v>1189</v>
+        <v>186</v>
       </c>
       <c r="B283" t="s">
-        <v>1190</v>
+        <v>1202</v>
       </c>
       <c r="C283" t="s">
-        <v>1191</v>
+        <v>1203</v>
       </c>
       <c r="D283" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E283" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F283">
         <v>100</v>
       </c>
       <c r="G283" s="1">
-        <v>150000</v>
+        <v>565650</v>
+      </c>
+      <c r="H283">
+        <v>105.5674</v>
       </c>
       <c r="I283">
-        <v>15000000</v>
+        <v>56565000</v>
+      </c>
+      <c r="J283" t="s">
+        <v>335</v>
       </c>
       <c r="K283" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L283">
-        <v>15000000</v>
+        <v>56565000</v>
       </c>
       <c r="M283" t="s">
         <v>25</v>
       </c>
       <c r="N283" t="s">
         <v>26</v>
       </c>
       <c r="O283" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P283" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q283" t="s">
-        <v>1192</v>
+        <v>1108</v>
       </c>
       <c r="R283">
-        <v>7</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="284" spans="1:18">
       <c r="A284" t="s">
-        <v>1193</v>
+        <v>752</v>
       </c>
       <c r="B284" t="s">
-        <v>1194</v>
+        <v>1204</v>
       </c>
       <c r="C284" t="s">
-        <v>1195</v>
+        <v>1205</v>
       </c>
       <c r="D284" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E284" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F284">
         <v>100</v>
       </c>
       <c r="G284" s="1">
-        <v>150000</v>
+        <v>194835</v>
+      </c>
+      <c r="H284">
+        <v>102.6964</v>
       </c>
       <c r="I284">
-        <v>15000000</v>
+        <v>19483500</v>
+      </c>
+      <c r="J284" t="s">
+        <v>47</v>
       </c>
       <c r="K284" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L284">
-        <v>15000000</v>
+        <v>19483500</v>
       </c>
       <c r="M284" t="s">
         <v>25</v>
       </c>
       <c r="N284" t="s">
         <v>26</v>
       </c>
       <c r="O284" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P284" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q284" t="s">
-        <v>1196</v>
+        <v>1129</v>
       </c>
       <c r="R284">
         <v>6.5</v>
       </c>
     </row>
     <row r="285" spans="1:18">
       <c r="A285" t="s">
-        <v>1197</v>
+        <v>390</v>
       </c>
       <c r="B285" t="s">
-        <v>1198</v>
+        <v>1206</v>
       </c>
       <c r="C285" t="s">
-        <v>1199</v>
+        <v>1207</v>
       </c>
       <c r="D285" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E285" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F285">
         <v>100</v>
       </c>
       <c r="G285" s="1">
-        <v>300000</v>
+        <v>500000</v>
+      </c>
+      <c r="H285">
+        <v>105.4023</v>
       </c>
       <c r="I285">
-        <v>30000000</v>
+        <v>50000000</v>
+      </c>
+      <c r="J285" t="s">
+        <v>335</v>
       </c>
       <c r="K285" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L285">
-        <v>30000000</v>
+        <v>50000000</v>
       </c>
       <c r="M285" t="s">
         <v>25</v>
       </c>
       <c r="N285" t="s">
         <v>26</v>
       </c>
       <c r="O285" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P285" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q285" t="s">
-        <v>1200</v>
+        <v>1208</v>
       </c>
       <c r="R285">
-        <v>6</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="286" spans="1:18">
       <c r="A286" t="s">
-        <v>1201</v>
+        <v>1209</v>
       </c>
       <c r="B286" t="s">
-        <v>1202</v>
+        <v>1210</v>
       </c>
       <c r="C286" t="s">
-        <v>1203</v>
+        <v>1211</v>
       </c>
       <c r="D286" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E286" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F286">
         <v>100</v>
       </c>
       <c r="G286" s="1">
-        <v>600000</v>
+        <v>767875</v>
       </c>
       <c r="H286">
-        <v>89.6</v>
+        <v>105.8051</v>
       </c>
       <c r="I286">
-        <v>60000000</v>
+        <v>76787500</v>
       </c>
       <c r="J286" t="s">
-        <v>1204</v>
+        <v>1160</v>
       </c>
       <c r="K286" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L286">
-        <v>60000000</v>
+        <v>76787500</v>
       </c>
       <c r="M286" t="s">
         <v>25</v>
       </c>
       <c r="N286" t="s">
         <v>26</v>
       </c>
       <c r="O286" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P286" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q286" t="s">
-        <v>621</v>
+        <v>1212</v>
       </c>
       <c r="R286">
-        <v>5.5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:18">
       <c r="A287" t="s">
-        <v>1205</v>
+        <v>1213</v>
       </c>
       <c r="B287" t="s">
-        <v>1206</v>
+        <v>1214</v>
       </c>
       <c r="C287" t="s">
-        <v>1207</v>
+        <v>1215</v>
       </c>
       <c r="D287" t="s">
-        <v>195</v>
+        <v>1010</v>
       </c>
       <c r="E287" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F287">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G287" s="1">
-        <v>15000</v>
+        <v>224316</v>
       </c>
       <c r="H287">
-        <v>1000.4964</v>
+        <v>106.7474</v>
       </c>
       <c r="I287">
-        <v>15000000</v>
+        <v>22431600</v>
       </c>
       <c r="J287" t="s">
-        <v>1208</v>
+        <v>1216</v>
       </c>
       <c r="K287" t="s">
-        <v>197</v>
+        <v>1011</v>
       </c>
       <c r="L287">
-        <v>15000000</v>
+        <v>22431600</v>
       </c>
       <c r="M287" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="N287" t="s">
         <v>26</v>
       </c>
       <c r="O287" t="s">
-        <v>46</v>
+        <v>1012</v>
       </c>
       <c r="P287" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q287" t="s">
-        <v>337</v>
+        <v>1217</v>
       </c>
       <c r="R287">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:18">
       <c r="A288" t="s">
-        <v>1209</v>
+        <v>1218</v>
       </c>
       <c r="B288" t="s">
-        <v>1210</v>
+        <v>1219</v>
       </c>
       <c r="C288" t="s">
-        <v>1211</v>
+        <v>1220</v>
       </c>
       <c r="D288" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E288" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F288">
         <v>100</v>
       </c>
       <c r="G288" s="1">
-        <v>200000</v>
+        <v>155833</v>
       </c>
       <c r="H288">
-        <v>100.5529</v>
+        <v>103.6921</v>
       </c>
       <c r="I288">
-        <v>20000000</v>
+        <v>15583300</v>
       </c>
       <c r="J288" t="s">
-        <v>1209</v>
+        <v>47</v>
       </c>
       <c r="K288" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L288">
-        <v>20000000</v>
+        <v>15583300</v>
       </c>
       <c r="M288" t="s">
         <v>25</v>
       </c>
       <c r="N288" t="s">
         <v>26</v>
       </c>
       <c r="O288" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P288" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q288" t="s">
-        <v>1212</v>
+        <v>1050</v>
       </c>
       <c r="R288">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="289" spans="1:18">
       <c r="A289" t="s">
-        <v>1213</v>
+        <v>1221</v>
       </c>
       <c r="B289" t="s">
-        <v>1214</v>
+        <v>1222</v>
       </c>
       <c r="C289" t="s">
-        <v>1215</v>
+        <v>1223</v>
       </c>
       <c r="D289" t="s">
-        <v>21</v>
+        <v>1010</v>
       </c>
       <c r="E289" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F289">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="G289" s="1">
-        <v>50000</v>
+        <v>650548</v>
       </c>
       <c r="H289">
-        <v>1000.1791</v>
+        <v>106.6225</v>
       </c>
       <c r="I289">
-        <v>50000000</v>
+        <v>65054800</v>
       </c>
       <c r="J289" t="s">
-        <v>1209</v>
+        <v>1216</v>
       </c>
       <c r="K289" t="s">
-        <v>24</v>
+        <v>1011</v>
       </c>
       <c r="L289">
-        <v>50000000</v>
+        <v>65054800</v>
       </c>
       <c r="M289" t="s">
         <v>25</v>
       </c>
       <c r="N289" t="s">
         <v>26</v>
       </c>
       <c r="O289" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="P289" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="Q289" t="s">
-        <v>1216</v>
+        <v>1224</v>
       </c>
       <c r="R289">
-        <v>3.25</v>
+        <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:18">
       <c r="A290" t="s">
-        <v>1217</v>
+        <v>411</v>
       </c>
       <c r="B290" t="s">
-        <v>1218</v>
+        <v>1225</v>
       </c>
       <c r="C290" t="s">
-        <v>1219</v>
+        <v>1226</v>
       </c>
       <c r="D290" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E290" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F290">
         <v>100</v>
       </c>
       <c r="G290" s="1">
-        <v>600000</v>
+        <v>236791</v>
       </c>
       <c r="H290">
-        <v>101.3087</v>
+        <v>101.5935</v>
       </c>
       <c r="I290">
-        <v>60000000</v>
+        <v>23679100</v>
       </c>
       <c r="J290" t="s">
-        <v>1220</v>
+        <v>116</v>
       </c>
       <c r="K290" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L290">
-        <v>60000000</v>
+        <v>23679100</v>
       </c>
       <c r="M290" t="s">
         <v>25</v>
       </c>
       <c r="N290" t="s">
         <v>26</v>
       </c>
       <c r="O290" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P290" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q290" t="s">
-        <v>1221</v>
+        <v>1055</v>
       </c>
       <c r="R290">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="291" spans="1:18">
       <c r="A291" t="s">
-        <v>1222</v>
+        <v>1227</v>
       </c>
       <c r="B291" t="s">
-        <v>1223</v>
+        <v>1228</v>
       </c>
       <c r="C291" t="s">
-        <v>1224</v>
+        <v>1229</v>
       </c>
       <c r="D291" t="s">
-        <v>1225</v>
+        <v>1010</v>
       </c>
       <c r="E291" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F291">
-        <v>100000</v>
+        <v>100</v>
       </c>
       <c r="G291" s="1">
-        <v>21</v>
+        <v>536005</v>
       </c>
       <c r="H291">
-        <v>96862.933</v>
+        <v>105.2969</v>
       </c>
       <c r="I291">
-        <v>2100000</v>
+        <v>53600500</v>
       </c>
       <c r="J291" t="s">
-        <v>1222</v>
+        <v>237</v>
+      </c>
+      <c r="K291" t="s">
+        <v>1011</v>
       </c>
       <c r="L291">
-        <v>2100000</v>
+        <v>53600500</v>
       </c>
       <c r="M291" t="s">
         <v>25</v>
       </c>
       <c r="N291" t="s">
         <v>26</v>
       </c>
       <c r="O291" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P291" t="s">
-        <v>1226</v>
+        <v>91</v>
       </c>
       <c r="Q291" t="s">
-        <v>1227</v>
+        <v>218</v>
       </c>
       <c r="R291">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:18">
       <c r="A292" t="s">
-        <v>1228</v>
+        <v>908</v>
       </c>
       <c r="B292" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="C292" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="D292" t="s">
-        <v>1225</v>
+        <v>1010</v>
       </c>
       <c r="E292" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F292">
-        <v>100000</v>
+        <v>100</v>
       </c>
       <c r="G292" s="1">
-        <v>50</v>
+        <v>461529</v>
       </c>
       <c r="H292">
-        <v>96786.6822</v>
+        <v>105.6678</v>
       </c>
       <c r="I292">
-        <v>5000000</v>
+        <v>46152900</v>
       </c>
       <c r="J292" t="s">
-        <v>1231</v>
+        <v>1232</v>
+      </c>
+      <c r="K292" t="s">
+        <v>1011</v>
       </c>
       <c r="L292">
-        <v>5000000</v>
+        <v>46152900</v>
       </c>
       <c r="M292" t="s">
         <v>25</v>
       </c>
       <c r="N292" t="s">
         <v>26</v>
       </c>
       <c r="O292" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P292" t="s">
-        <v>1226</v>
+        <v>91</v>
       </c>
       <c r="Q292" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="R292">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:18">
       <c r="A293" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="B293" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="C293" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="D293" t="s">
-        <v>1225</v>
+        <v>1010</v>
       </c>
       <c r="E293" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F293">
-        <v>100000</v>
+        <v>100</v>
       </c>
       <c r="G293" s="1">
-        <v>100</v>
+        <v>323374</v>
       </c>
       <c r="H293">
-        <v>97001.0</v>
+        <v>104.4976</v>
       </c>
       <c r="I293">
-        <v>10000000</v>
+        <v>32337400</v>
       </c>
       <c r="J293" t="s">
-        <v>1236</v>
+        <v>1237</v>
+      </c>
+      <c r="K293" t="s">
+        <v>1011</v>
       </c>
       <c r="L293">
-        <v>10000000</v>
+        <v>32337400</v>
       </c>
       <c r="M293" t="s">
         <v>25</v>
       </c>
       <c r="N293" t="s">
         <v>26</v>
       </c>
       <c r="O293" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P293" t="s">
-        <v>1226</v>
+        <v>91</v>
       </c>
       <c r="Q293" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="R293">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:18">
       <c r="A294" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="B294" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="C294" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="D294" t="s">
-        <v>33</v>
+        <v>1010</v>
       </c>
       <c r="E294" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F294">
         <v>100</v>
       </c>
       <c r="G294" s="1">
-        <v>600000</v>
+        <v>158171</v>
       </c>
       <c r="H294">
-        <v>98.5826</v>
+        <v>103.1529</v>
       </c>
       <c r="I294">
-        <v>60000000</v>
+        <v>15817100</v>
       </c>
       <c r="J294" t="s">
-        <v>559</v>
+        <v>1242</v>
       </c>
       <c r="K294" t="s">
-        <v>35</v>
+        <v>1011</v>
       </c>
       <c r="L294">
-        <v>60000000</v>
+        <v>15817100</v>
       </c>
       <c r="M294" t="s">
         <v>25</v>
       </c>
       <c r="N294" t="s">
         <v>26</v>
       </c>
       <c r="O294" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P294" t="s">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="Q294" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="R294">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="295" spans="1:18">
       <c r="A295" t="s">
-        <v>768</v>
+        <v>571</v>
       </c>
       <c r="B295" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="C295" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="D295" t="s">
-        <v>1225</v>
+        <v>1010</v>
       </c>
       <c r="E295" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F295">
-        <v>100000</v>
+        <v>100</v>
       </c>
       <c r="G295" s="1">
-        <v>50</v>
+        <v>200000</v>
       </c>
       <c r="H295">
-        <v>96784.1842</v>
+        <v>100.3681</v>
       </c>
       <c r="I295">
-        <v>5000000</v>
+        <v>20000000</v>
       </c>
       <c r="J295" t="s">
-        <v>768</v>
+        <v>571</v>
+      </c>
+      <c r="K295" t="s">
+        <v>1011</v>
       </c>
       <c r="L295">
-        <v>5000000</v>
+        <v>20000000</v>
       </c>
       <c r="M295" t="s">
         <v>25</v>
       </c>
       <c r="N295" t="s">
         <v>26</v>
       </c>
       <c r="O295" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P295" t="s">
-        <v>1226</v>
+        <v>91</v>
       </c>
       <c r="Q295" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="R295">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="296" spans="1:18">
       <c r="A296" t="s">
-        <v>543</v>
+        <v>1247</v>
       </c>
       <c r="B296" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="C296" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="D296" t="s">
-        <v>1225</v>
+        <v>1010</v>
       </c>
       <c r="E296" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F296">
-        <v>100000</v>
+        <v>100</v>
       </c>
       <c r="G296" s="1">
-        <v>25</v>
+        <v>1421519</v>
       </c>
       <c r="H296">
-        <v>98442.6375</v>
+        <v>102.8835</v>
       </c>
       <c r="I296">
-        <v>2500000</v>
+        <v>142151900</v>
       </c>
       <c r="J296" t="s">
-        <v>543</v>
+        <v>393</v>
+      </c>
+      <c r="K296" t="s">
+        <v>1011</v>
       </c>
       <c r="L296">
-        <v>2500000</v>
+        <v>142151900</v>
       </c>
       <c r="M296" t="s">
         <v>25</v>
       </c>
       <c r="N296" t="s">
         <v>26</v>
       </c>
       <c r="O296" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P296" t="s">
-        <v>1226</v>
+        <v>91</v>
       </c>
       <c r="Q296" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="R296">
-        <v>0</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="297" spans="1:18">
       <c r="A297" t="s">
-        <v>726</v>
+        <v>1251</v>
       </c>
       <c r="B297" t="s">
-        <v>1248</v>
+        <v>1252</v>
       </c>
       <c r="C297" t="s">
-        <v>1249</v>
+        <v>1253</v>
       </c>
       <c r="D297" t="s">
-        <v>1225</v>
+        <v>1010</v>
       </c>
       <c r="E297" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F297">
-        <v>100000</v>
+        <v>100</v>
       </c>
       <c r="G297" s="1">
-        <v>50</v>
+        <v>2574655</v>
       </c>
       <c r="H297">
-        <v>95176.4572</v>
+        <v>102.689</v>
       </c>
       <c r="I297">
-        <v>5000000</v>
+        <v>257465500</v>
       </c>
       <c r="J297" t="s">
-        <v>726</v>
+        <v>213</v>
+      </c>
+      <c r="K297" t="s">
+        <v>1011</v>
       </c>
       <c r="L297">
-        <v>5000000</v>
+        <v>257465500</v>
       </c>
       <c r="M297" t="s">
         <v>25</v>
       </c>
       <c r="N297" t="s">
         <v>26</v>
       </c>
       <c r="O297" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P297" t="s">
-        <v>1226</v>
+        <v>91</v>
       </c>
       <c r="Q297" t="s">
-        <v>1250</v>
+        <v>1254</v>
       </c>
       <c r="R297">
-        <v>0</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="298" spans="1:18">
       <c r="A298" t="s">
-        <v>743</v>
+        <v>1255</v>
       </c>
       <c r="B298" t="s">
-        <v>1251</v>
+        <v>1256</v>
       </c>
       <c r="C298" t="s">
-        <v>1252</v>
+        <v>1257</v>
       </c>
       <c r="D298" t="s">
-        <v>1225</v>
+        <v>1010</v>
       </c>
       <c r="E298" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F298">
-        <v>100000</v>
+        <v>100</v>
       </c>
       <c r="G298" s="1">
-        <v>50</v>
+        <v>2000000</v>
       </c>
       <c r="H298">
-        <v>98392.9157</v>
+        <v>100.0</v>
       </c>
       <c r="I298">
-        <v>5000000</v>
+        <v>200000000</v>
       </c>
       <c r="J298" t="s">
-        <v>743</v>
+        <v>1255</v>
+      </c>
+      <c r="K298" t="s">
+        <v>1011</v>
       </c>
       <c r="L298">
-        <v>5000000</v>
+        <v>200000000</v>
       </c>
       <c r="M298" t="s">
         <v>25</v>
       </c>
       <c r="N298" t="s">
         <v>26</v>
       </c>
       <c r="O298" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P298" t="s">
-        <v>1226</v>
+        <v>91</v>
       </c>
       <c r="Q298" t="s">
-        <v>1253</v>
+        <v>1258</v>
       </c>
       <c r="R298">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="299" spans="1:18">
       <c r="A299" t="s">
-        <v>144</v>
+        <v>1160</v>
       </c>
       <c r="B299" t="s">
-        <v>1254</v>
+        <v>1259</v>
       </c>
       <c r="C299" t="s">
-        <v>1255</v>
+        <v>1260</v>
       </c>
       <c r="D299" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E299" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F299">
         <v>100000</v>
       </c>
       <c r="G299" s="1">
         <v>25</v>
       </c>
       <c r="H299">
-        <v>96862.9325</v>
+        <v>95.4245</v>
       </c>
       <c r="I299">
         <v>2500000</v>
       </c>
       <c r="J299" t="s">
-        <v>144</v>
+        <v>1160</v>
       </c>
       <c r="L299">
         <v>2500000</v>
       </c>
       <c r="M299" t="s">
         <v>25</v>
       </c>
       <c r="N299" t="s">
         <v>26</v>
       </c>
       <c r="O299" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P299" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q299" t="s">
-        <v>1256</v>
+        <v>1263</v>
       </c>
       <c r="R299">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:18">
       <c r="A300" t="s">
-        <v>98</v>
+        <v>1264</v>
       </c>
       <c r="B300" t="s">
-        <v>1257</v>
+        <v>1265</v>
       </c>
       <c r="C300" t="s">
-        <v>1258</v>
+        <v>1266</v>
       </c>
       <c r="D300" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E300" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F300">
         <v>100000</v>
       </c>
       <c r="G300" s="1">
-        <v>300</v>
+        <v>25</v>
       </c>
       <c r="H300">
-        <v>96614.0013</v>
+        <v>95.52</v>
       </c>
       <c r="I300">
-        <v>30000000</v>
+        <v>2500000</v>
       </c>
       <c r="J300" t="s">
-        <v>98</v>
+        <v>1264</v>
       </c>
       <c r="L300">
-        <v>30000000</v>
+        <v>2500000</v>
       </c>
       <c r="M300" t="s">
         <v>25</v>
       </c>
       <c r="N300" t="s">
         <v>26</v>
       </c>
       <c r="O300" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P300" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q300" t="s">
-        <v>1259</v>
+        <v>1267</v>
       </c>
       <c r="R300">
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:18">
       <c r="A301" t="s">
-        <v>1260</v>
+        <v>1268</v>
       </c>
       <c r="B301" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D301" t="s">
         <v>1261</v>
       </c>
-      <c r="C301" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E301" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F301">
         <v>100000</v>
       </c>
       <c r="G301" s="1">
         <v>25</v>
       </c>
       <c r="H301">
-        <v>95309.8045</v>
+        <v>95.5393</v>
       </c>
       <c r="I301">
         <v>2500000</v>
       </c>
       <c r="J301" t="s">
-        <v>1260</v>
+        <v>1268</v>
       </c>
       <c r="L301">
         <v>2500000</v>
       </c>
       <c r="M301" t="s">
         <v>25</v>
       </c>
       <c r="N301" t="s">
         <v>26</v>
       </c>
       <c r="O301" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P301" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q301" t="s">
-        <v>1263</v>
+        <v>1271</v>
       </c>
       <c r="R301">
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:18">
       <c r="A302" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="B302" t="s">
-        <v>1264</v>
+        <v>1272</v>
       </c>
       <c r="C302" t="s">
-        <v>1265</v>
+        <v>1273</v>
       </c>
       <c r="D302" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E302" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F302">
         <v>100000</v>
       </c>
       <c r="G302" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="H302">
-        <v>95303.4468</v>
+        <v>95.8084</v>
       </c>
       <c r="I302">
-        <v>2500000</v>
+        <v>5000000</v>
       </c>
       <c r="J302" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="L302">
-        <v>2500000</v>
+        <v>5000000</v>
       </c>
       <c r="M302" t="s">
         <v>25</v>
       </c>
       <c r="N302" t="s">
         <v>26</v>
       </c>
       <c r="O302" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P302" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q302" t="s">
-        <v>1266</v>
+        <v>1274</v>
       </c>
       <c r="R302">
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:18">
       <c r="A303" t="s">
-        <v>877</v>
+        <v>1275</v>
       </c>
       <c r="B303" t="s">
-        <v>1267</v>
+        <v>1276</v>
       </c>
       <c r="C303" t="s">
-        <v>1268</v>
+        <v>1277</v>
       </c>
       <c r="D303" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E303" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F303">
         <v>100000</v>
       </c>
       <c r="G303" s="1">
-        <v>25</v>
+        <v>200</v>
       </c>
       <c r="H303">
-        <v>96823.5423</v>
+        <v>98.608</v>
       </c>
       <c r="I303">
-        <v>2500000</v>
+        <v>20000000</v>
       </c>
       <c r="J303" t="s">
-        <v>877</v>
+        <v>1275</v>
       </c>
       <c r="L303">
-        <v>2500000</v>
+        <v>20000000</v>
       </c>
       <c r="M303" t="s">
         <v>25</v>
       </c>
       <c r="N303" t="s">
         <v>26</v>
       </c>
       <c r="O303" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P303" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q303" t="s">
-        <v>1269</v>
+        <v>1278</v>
       </c>
       <c r="R303">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:18">
       <c r="A304" t="s">
-        <v>239</v>
+        <v>994</v>
       </c>
       <c r="B304" t="s">
-        <v>1270</v>
+        <v>1279</v>
       </c>
       <c r="C304" t="s">
-        <v>1271</v>
+        <v>1280</v>
       </c>
       <c r="D304" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E304" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F304">
         <v>100000</v>
       </c>
       <c r="G304" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
       <c r="H304">
-        <v>97899.0</v>
+        <v>97.2321</v>
       </c>
       <c r="I304">
-        <v>20000000</v>
+        <v>7500000</v>
       </c>
       <c r="J304" t="s">
-        <v>1272</v>
+        <v>994</v>
       </c>
       <c r="L304">
-        <v>20000000</v>
+        <v>7500000</v>
       </c>
       <c r="M304" t="s">
         <v>25</v>
       </c>
       <c r="N304" t="s">
         <v>26</v>
       </c>
       <c r="O304" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P304" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q304" t="s">
-        <v>1273</v>
+        <v>1281</v>
       </c>
       <c r="R304">
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:18">
       <c r="A305" t="s">
-        <v>1222</v>
+        <v>1275</v>
       </c>
       <c r="B305" t="s">
-        <v>1274</v>
+        <v>1282</v>
       </c>
       <c r="C305" t="s">
-        <v>1275</v>
+        <v>1283</v>
       </c>
       <c r="D305" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E305" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F305">
         <v>100000</v>
       </c>
       <c r="G305" s="1">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="H305">
-        <v>99480.8207</v>
+        <v>95.9435</v>
       </c>
       <c r="I305">
-        <v>2100000</v>
+        <v>5000000</v>
       </c>
       <c r="J305" t="s">
-        <v>1222</v>
+        <v>1275</v>
       </c>
       <c r="L305">
-        <v>2100000</v>
+        <v>5000000</v>
       </c>
       <c r="M305" t="s">
         <v>25</v>
       </c>
       <c r="N305" t="s">
         <v>26</v>
       </c>
       <c r="O305" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P305" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q305" t="s">
-        <v>1259</v>
+        <v>1284</v>
       </c>
       <c r="R305">
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:18">
       <c r="A306" t="s">
-        <v>650</v>
+        <v>35</v>
       </c>
       <c r="B306" t="s">
-        <v>1276</v>
+        <v>1285</v>
       </c>
       <c r="C306" t="s">
-        <v>1277</v>
+        <v>1286</v>
       </c>
       <c r="D306" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E306" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F306">
         <v>100000</v>
       </c>
       <c r="G306" s="1">
-        <v>25</v>
+        <v>200</v>
       </c>
       <c r="H306">
-        <v>95328.8847</v>
+        <v>98.6671</v>
       </c>
       <c r="I306">
-        <v>2500000</v>
+        <v>20000000</v>
       </c>
       <c r="J306" t="s">
-        <v>650</v>
+        <v>35</v>
       </c>
       <c r="L306">
-        <v>2500000</v>
+        <v>20000000</v>
       </c>
       <c r="M306" t="s">
         <v>25</v>
       </c>
       <c r="N306" t="s">
         <v>26</v>
       </c>
       <c r="O306" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P306" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q306" t="s">
-        <v>1278</v>
+        <v>1287</v>
       </c>
       <c r="R306">
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:18">
       <c r="A307" t="s">
-        <v>196</v>
+        <v>1117</v>
       </c>
       <c r="B307" t="s">
-        <v>1279</v>
+        <v>1288</v>
       </c>
       <c r="C307" t="s">
-        <v>1280</v>
+        <v>1289</v>
       </c>
       <c r="D307" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E307" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F307">
         <v>100000</v>
       </c>
       <c r="G307" s="1">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="H307">
-        <v>96836.6688</v>
+        <v>97.3249</v>
       </c>
       <c r="I307">
-        <v>2500000</v>
+        <v>7500000</v>
       </c>
       <c r="J307" t="s">
-        <v>196</v>
+        <v>1117</v>
       </c>
       <c r="L307">
-        <v>2500000</v>
+        <v>7500000</v>
       </c>
       <c r="M307" t="s">
         <v>25</v>
       </c>
       <c r="N307" t="s">
         <v>26</v>
       </c>
       <c r="O307" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P307" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q307" t="s">
-        <v>1281</v>
+        <v>1290</v>
       </c>
       <c r="R307">
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:18">
       <c r="A308" t="s">
-        <v>1282</v>
+        <v>35</v>
       </c>
       <c r="B308" t="s">
-        <v>1283</v>
+        <v>1291</v>
       </c>
       <c r="C308" t="s">
-        <v>1284</v>
+        <v>1292</v>
       </c>
       <c r="D308" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E308" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F308">
         <v>100000</v>
       </c>
       <c r="G308" s="1">
-        <v>500</v>
+        <v>50</v>
       </c>
       <c r="H308">
-        <v>94967.6636</v>
+        <v>96.1307</v>
       </c>
       <c r="I308">
-        <v>50000000</v>
+        <v>5000000</v>
       </c>
       <c r="J308" t="s">
-        <v>1282</v>
+        <v>35</v>
       </c>
       <c r="L308">
-        <v>50000000</v>
+        <v>5000000</v>
       </c>
       <c r="M308" t="s">
         <v>25</v>
       </c>
       <c r="N308" t="s">
         <v>26</v>
       </c>
       <c r="O308" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P308" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q308" t="s">
-        <v>1285</v>
+        <v>1293</v>
       </c>
       <c r="R308">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:18">
       <c r="A309" t="s">
-        <v>1286</v>
+        <v>159</v>
       </c>
       <c r="B309" t="s">
-        <v>1287</v>
+        <v>1294</v>
       </c>
       <c r="C309" t="s">
-        <v>1288</v>
+        <v>1295</v>
       </c>
       <c r="D309" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E309" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F309">
         <v>100000</v>
       </c>
       <c r="G309" s="1">
-        <v>25</v>
+        <v>500</v>
       </c>
       <c r="H309">
-        <v>96819.1676</v>
+        <v>98.6761</v>
       </c>
       <c r="I309">
-        <v>2500000</v>
+        <v>50000000</v>
       </c>
       <c r="J309" t="s">
-        <v>1286</v>
+        <v>159</v>
       </c>
       <c r="L309">
-        <v>2500000</v>
+        <v>50000000</v>
       </c>
       <c r="M309" t="s">
         <v>25</v>
       </c>
       <c r="N309" t="s">
         <v>26</v>
       </c>
       <c r="O309" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P309" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q309" t="s">
-        <v>1289</v>
+        <v>1296</v>
       </c>
       <c r="R309">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:18">
       <c r="A310" t="s">
-        <v>1290</v>
+        <v>584</v>
       </c>
       <c r="B310" t="s">
-        <v>1291</v>
+        <v>1297</v>
       </c>
       <c r="C310" t="s">
-        <v>1292</v>
+        <v>1298</v>
       </c>
       <c r="D310" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E310" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F310">
         <v>100000</v>
       </c>
       <c r="G310" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="H310">
-        <v>94961.3507</v>
+        <v>97.2321</v>
       </c>
       <c r="I310">
-        <v>15000000</v>
+        <v>20000000</v>
       </c>
       <c r="J310" t="s">
-        <v>1290</v>
+        <v>584</v>
       </c>
       <c r="L310">
-        <v>15000000</v>
+        <v>20000000</v>
       </c>
       <c r="M310" t="s">
         <v>25</v>
       </c>
       <c r="N310" t="s">
         <v>26</v>
       </c>
       <c r="O310" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P310" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q310" t="s">
-        <v>1293</v>
+        <v>1299</v>
       </c>
       <c r="R310">
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:18">
       <c r="A311" t="s">
-        <v>118</v>
+        <v>159</v>
       </c>
       <c r="B311" t="s">
-        <v>1294</v>
+        <v>1300</v>
       </c>
       <c r="C311" t="s">
-        <v>1295</v>
+        <v>1301</v>
       </c>
       <c r="D311" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E311" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F311">
         <v>100000</v>
       </c>
       <c r="G311" s="1">
-        <v>25</v>
+        <v>200</v>
       </c>
       <c r="H311">
-        <v>96867.312</v>
+        <v>96.1955</v>
       </c>
       <c r="I311">
-        <v>2500000</v>
+        <v>20000000</v>
       </c>
       <c r="J311" t="s">
-        <v>118</v>
+        <v>159</v>
       </c>
       <c r="L311">
-        <v>2500000</v>
+        <v>20000000</v>
       </c>
       <c r="M311" t="s">
         <v>25</v>
       </c>
       <c r="N311" t="s">
         <v>26</v>
       </c>
       <c r="O311" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P311" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q311" t="s">
-        <v>1296</v>
+        <v>1302</v>
       </c>
       <c r="R311">
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:18">
       <c r="A312" t="s">
-        <v>409</v>
+        <v>510</v>
       </c>
       <c r="B312" t="s">
-        <v>1297</v>
+        <v>1303</v>
       </c>
       <c r="C312" t="s">
-        <v>1298</v>
+        <v>1304</v>
       </c>
       <c r="D312" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E312" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F312">
         <v>100000</v>
       </c>
       <c r="G312" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
       <c r="H312">
-        <v>94955.0389</v>
+        <v>98.6877</v>
       </c>
       <c r="I312">
-        <v>10000000</v>
+        <v>50000000</v>
       </c>
       <c r="J312" t="s">
-        <v>409</v>
+        <v>510</v>
       </c>
       <c r="L312">
-        <v>10000000</v>
+        <v>50000000</v>
       </c>
       <c r="M312" t="s">
         <v>25</v>
       </c>
       <c r="N312" t="s">
         <v>26</v>
       </c>
       <c r="O312" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P312" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q312" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="R312">
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:18">
       <c r="A313" t="s">
-        <v>1300</v>
+        <v>203</v>
       </c>
       <c r="B313" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
       <c r="C313" t="s">
-        <v>1302</v>
+        <v>1307</v>
       </c>
       <c r="D313" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E313" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F313">
         <v>100000</v>
       </c>
       <c r="G313" s="1">
-        <v>20</v>
+        <v>500</v>
       </c>
       <c r="H313">
-        <v>94885.6628</v>
+        <v>97.3249</v>
       </c>
       <c r="I313">
-        <v>2000000</v>
+        <v>50000000</v>
       </c>
       <c r="J313" t="s">
-        <v>1300</v>
+        <v>203</v>
       </c>
       <c r="L313">
-        <v>2000000</v>
+        <v>50000000</v>
       </c>
       <c r="M313" t="s">
         <v>25</v>
       </c>
       <c r="N313" t="s">
         <v>26</v>
       </c>
       <c r="O313" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P313" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q313" t="s">
-        <v>1303</v>
+        <v>1308</v>
       </c>
       <c r="R313">
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:18">
       <c r="A314" t="s">
-        <v>1304</v>
+        <v>510</v>
       </c>
       <c r="B314" t="s">
-        <v>1305</v>
+        <v>1309</v>
       </c>
       <c r="C314" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="D314" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E314" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F314">
         <v>100000</v>
       </c>
       <c r="G314" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
       <c r="H314">
-        <v>96771.0719</v>
+        <v>96.189</v>
       </c>
       <c r="I314">
-        <v>5000000</v>
+        <v>25000000</v>
       </c>
       <c r="J314" t="s">
-        <v>1304</v>
+        <v>510</v>
       </c>
       <c r="L314">
-        <v>5000000</v>
+        <v>25000000</v>
       </c>
       <c r="M314" t="s">
         <v>25</v>
       </c>
       <c r="N314" t="s">
         <v>26</v>
       </c>
       <c r="O314" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P314" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q314" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="R314">
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:18">
       <c r="A315" t="s">
-        <v>1308</v>
+        <v>1312</v>
       </c>
       <c r="B315" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="C315" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="D315" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E315" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F315">
         <v>100000</v>
       </c>
       <c r="G315" s="1">
-        <v>25</v>
+        <v>1000</v>
       </c>
       <c r="H315">
-        <v>98419.0</v>
+        <v>99.5625</v>
       </c>
       <c r="I315">
-        <v>2500000</v>
+        <v>100000000</v>
       </c>
       <c r="J315" t="s">
-        <v>1308</v>
+        <v>1312</v>
       </c>
       <c r="L315">
-        <v>2500000</v>
+        <v>100000000</v>
       </c>
       <c r="M315" t="s">
         <v>25</v>
       </c>
       <c r="N315" t="s">
         <v>26</v>
       </c>
       <c r="O315" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P315" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q315" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="R315">
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:18">
       <c r="A316" t="s">
-        <v>60</v>
+        <v>455</v>
       </c>
       <c r="B316" t="s">
-        <v>1312</v>
+        <v>1316</v>
       </c>
       <c r="C316" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="D316" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E316" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F316">
         <v>100000</v>
       </c>
       <c r="G316" s="1">
-        <v>25</v>
+        <v>1000</v>
       </c>
       <c r="H316">
-        <v>98426.8115</v>
+        <v>98.642</v>
       </c>
       <c r="I316">
-        <v>2500000</v>
+        <v>100000000</v>
       </c>
       <c r="J316" t="s">
-        <v>60</v>
+        <v>455</v>
       </c>
       <c r="L316">
-        <v>2500000</v>
+        <v>100000000</v>
       </c>
       <c r="M316" t="s">
         <v>25</v>
       </c>
       <c r="N316" t="s">
         <v>26</v>
       </c>
       <c r="O316" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P316" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q316" t="s">
-        <v>1299</v>
+        <v>1318</v>
       </c>
       <c r="R316">
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:18">
       <c r="A317" t="s">
-        <v>332</v>
+        <v>1312</v>
       </c>
       <c r="B317" t="s">
-        <v>1314</v>
+        <v>1319</v>
       </c>
       <c r="C317" t="s">
-        <v>1315</v>
+        <v>1320</v>
       </c>
       <c r="D317" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E317" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F317">
         <v>100000</v>
       </c>
       <c r="G317" s="1">
-        <v>23</v>
+        <v>750</v>
       </c>
       <c r="H317">
-        <v>96867.3112</v>
+        <v>97.3426</v>
       </c>
       <c r="I317">
-        <v>2300000</v>
+        <v>75000000</v>
       </c>
       <c r="J317" t="s">
-        <v>332</v>
+        <v>1312</v>
       </c>
       <c r="L317">
-        <v>2300000</v>
+        <v>75000000</v>
       </c>
       <c r="M317" t="s">
         <v>25</v>
       </c>
       <c r="N317" t="s">
         <v>26</v>
       </c>
       <c r="O317" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P317" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q317" t="s">
-        <v>1316</v>
+        <v>1321</v>
       </c>
       <c r="R317">
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:18">
       <c r="A318" t="s">
-        <v>1317</v>
+        <v>455</v>
       </c>
       <c r="B318" t="s">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="C318" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="D318" t="s">
-        <v>1320</v>
+        <v>1261</v>
       </c>
       <c r="E318" s="1" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F318">
-        <v>1000</v>
+        <v>100000</v>
       </c>
       <c r="G318" s="1">
-        <v>1000</v>
+        <v>500</v>
+      </c>
+      <c r="H318">
+        <v>95.9822</v>
       </c>
       <c r="I318">
-        <v>1000000</v>
-[...2 lines deleted...]
-        <v>1321</v>
+        <v>50000000</v>
+      </c>
+      <c r="J318" t="s">
+        <v>455</v>
       </c>
       <c r="L318">
-        <v>1000000</v>
+        <v>50000000</v>
       </c>
       <c r="M318" t="s">
         <v>25</v>
       </c>
       <c r="N318" t="s">
         <v>26</v>
       </c>
       <c r="O318" t="s">
-        <v>46</v>
+        <v>1012</v>
       </c>
       <c r="P318" t="s">
-        <v>283</v>
+        <v>1262</v>
       </c>
       <c r="Q318" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="R318">
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:18">
       <c r="A319" t="s">
-        <v>875</v>
+        <v>59</v>
       </c>
       <c r="B319" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="C319" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="D319" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E319" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F319">
         <v>100000</v>
       </c>
       <c r="G319" s="1">
-        <v>25</v>
+        <v>1000</v>
       </c>
       <c r="H319">
-        <v>98415.511</v>
+        <v>99.5455</v>
       </c>
       <c r="I319">
-        <v>2500000</v>
+        <v>100000000</v>
       </c>
       <c r="J319" t="s">
-        <v>875</v>
+        <v>59</v>
       </c>
       <c r="L319">
-        <v>2500000</v>
+        <v>100000000</v>
       </c>
       <c r="M319" t="s">
         <v>25</v>
       </c>
       <c r="N319" t="s">
         <v>26</v>
       </c>
       <c r="O319" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P319" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q319" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="R319">
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:18">
       <c r="A320" t="s">
-        <v>1326</v>
+        <v>68</v>
       </c>
       <c r="B320" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="C320" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="D320" t="s">
-        <v>1329</v>
+        <v>1261</v>
       </c>
       <c r="E320" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F320">
         <v>100000</v>
       </c>
       <c r="G320" s="1">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="H320">
-        <v>100000.0</v>
+        <v>98.6193</v>
       </c>
       <c r="I320">
-        <v>50000000</v>
+        <v>100000000</v>
       </c>
       <c r="J320" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="K320" t="s">
+        <v>68</v>
+      </c>
+      <c r="L320">
+        <v>100000000</v>
+      </c>
+      <c r="M320" t="s">
+        <v>25</v>
+      </c>
+      <c r="N320" t="s">
+        <v>26</v>
+      </c>
+      <c r="O320" t="s">
+        <v>1012</v>
+      </c>
+      <c r="P320" t="s">
+        <v>1262</v>
+      </c>
+      <c r="Q320" t="s">
         <v>1330</v>
-      </c>
-[...16 lines deleted...]
-        <v>1331</v>
       </c>
       <c r="R320">
         <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:18">
       <c r="A321" t="s">
+        <v>59</v>
+      </c>
+      <c r="B321" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C321" t="s">
         <v>1332</v>
       </c>
-      <c r="B321" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D321" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E321" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F321">
         <v>100000</v>
       </c>
       <c r="G321" s="1">
-        <v>50</v>
+        <v>750</v>
       </c>
       <c r="H321">
-        <v>95233.5603</v>
+        <v>97.2763</v>
       </c>
       <c r="I321">
-        <v>5000000</v>
+        <v>75000000</v>
       </c>
       <c r="J321" t="s">
-        <v>1332</v>
+        <v>59</v>
       </c>
       <c r="L321">
-        <v>5000000</v>
+        <v>75000000</v>
       </c>
       <c r="M321" t="s">
         <v>25</v>
       </c>
       <c r="N321" t="s">
         <v>26</v>
       </c>
       <c r="O321" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P321" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q321" t="s">
-        <v>1335</v>
+        <v>1333</v>
       </c>
       <c r="R321">
         <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:18">
       <c r="A322" t="s">
-        <v>439</v>
+        <v>68</v>
       </c>
       <c r="B322" t="s">
-        <v>1336</v>
+        <v>1334</v>
       </c>
       <c r="C322" t="s">
-        <v>1337</v>
+        <v>1335</v>
       </c>
       <c r="D322" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E322" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F322">
         <v>100000</v>
       </c>
       <c r="G322" s="1">
-        <v>25</v>
+        <v>500</v>
       </c>
       <c r="H322">
-        <v>96858.5542</v>
+        <v>95.8727</v>
       </c>
       <c r="I322">
-        <v>2500000</v>
+        <v>50000000</v>
       </c>
       <c r="J322" t="s">
-        <v>439</v>
+        <v>68</v>
       </c>
       <c r="L322">
-        <v>2500000</v>
+        <v>50000000</v>
       </c>
       <c r="M322" t="s">
         <v>25</v>
       </c>
       <c r="N322" t="s">
         <v>26</v>
       </c>
       <c r="O322" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P322" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q322" t="s">
-        <v>1338</v>
+        <v>1336</v>
       </c>
       <c r="R322">
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:18">
       <c r="A323" t="s">
-        <v>1326</v>
+        <v>480</v>
       </c>
       <c r="B323" t="s">
-        <v>1339</v>
+        <v>1337</v>
       </c>
       <c r="C323" t="s">
-        <v>1340</v>
+        <v>1338</v>
       </c>
       <c r="D323" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E323" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F323">
         <v>100000</v>
       </c>
       <c r="G323" s="1">
-        <v>25</v>
+        <v>750</v>
       </c>
       <c r="H323">
-        <v>96858.5542</v>
+        <v>99.5409</v>
       </c>
       <c r="I323">
-        <v>2500000</v>
+        <v>75000000</v>
       </c>
       <c r="J323" t="s">
-        <v>1326</v>
+        <v>480</v>
       </c>
       <c r="L323">
-        <v>2500000</v>
+        <v>75000000</v>
       </c>
       <c r="M323" t="s">
         <v>25</v>
       </c>
       <c r="N323" t="s">
         <v>26</v>
       </c>
       <c r="O323" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P323" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q323" t="s">
-        <v>1341</v>
+        <v>1339</v>
       </c>
       <c r="R323">
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:18">
       <c r="A324" t="s">
-        <v>1342</v>
+        <v>23</v>
       </c>
       <c r="B324" t="s">
-        <v>1343</v>
+        <v>1340</v>
       </c>
       <c r="C324" t="s">
-        <v>1344</v>
+        <v>1341</v>
       </c>
       <c r="D324" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E324" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F324">
         <v>100000</v>
       </c>
       <c r="G324" s="1">
-        <v>25</v>
+        <v>750</v>
       </c>
       <c r="H324">
-        <v>98415.5103</v>
+        <v>98.5989</v>
       </c>
       <c r="I324">
-        <v>2500000</v>
+        <v>75000000</v>
       </c>
       <c r="J324" t="s">
+        <v>23</v>
+      </c>
+      <c r="L324">
+        <v>75000000</v>
+      </c>
+      <c r="M324" t="s">
+        <v>25</v>
+      </c>
+      <c r="N324" t="s">
+        <v>26</v>
+      </c>
+      <c r="O324" t="s">
+        <v>1012</v>
+      </c>
+      <c r="P324" t="s">
+        <v>1262</v>
+      </c>
+      <c r="Q324" t="s">
         <v>1342</v>
-      </c>
-[...16 lines deleted...]
-        <v>1303</v>
       </c>
       <c r="R324">
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:18">
       <c r="A325" t="s">
-        <v>1345</v>
+        <v>480</v>
       </c>
       <c r="B325" t="s">
-        <v>1346</v>
+        <v>1343</v>
       </c>
       <c r="C325" t="s">
-        <v>1347</v>
+        <v>1344</v>
       </c>
       <c r="D325" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E325" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F325">
         <v>100000</v>
       </c>
       <c r="G325" s="1">
-        <v>25</v>
+        <v>500</v>
       </c>
       <c r="H325">
-        <v>96841.0451</v>
+        <v>97.2321</v>
       </c>
       <c r="I325">
-        <v>2500000</v>
+        <v>50000000</v>
       </c>
       <c r="J325" t="s">
+        <v>480</v>
+      </c>
+      <c r="L325">
+        <v>50000000</v>
+      </c>
+      <c r="M325" t="s">
+        <v>25</v>
+      </c>
+      <c r="N325" t="s">
+        <v>26</v>
+      </c>
+      <c r="O325" t="s">
+        <v>1012</v>
+      </c>
+      <c r="P325" t="s">
+        <v>1262</v>
+      </c>
+      <c r="Q325" t="s">
         <v>1345</v>
-      </c>
-[...16 lines deleted...]
-        <v>1348</v>
       </c>
       <c r="R325">
         <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:18">
       <c r="A326" t="s">
-        <v>1349</v>
+        <v>23</v>
       </c>
       <c r="B326" t="s">
-        <v>1350</v>
+        <v>1346</v>
       </c>
       <c r="C326" t="s">
-        <v>1351</v>
+        <v>1347</v>
       </c>
       <c r="D326" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E326" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F326">
         <v>100000</v>
       </c>
       <c r="G326" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="H326">
-        <v>94948.7277</v>
+        <v>95.8406</v>
       </c>
       <c r="I326">
-        <v>20000000</v>
+        <v>30000000</v>
       </c>
       <c r="J326" t="s">
-        <v>1349</v>
+        <v>23</v>
       </c>
       <c r="L326">
-        <v>20000000</v>
+        <v>30000000</v>
       </c>
       <c r="M326" t="s">
         <v>25</v>
       </c>
       <c r="N326" t="s">
         <v>26</v>
       </c>
       <c r="O326" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P326" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q326" t="s">
-        <v>1352</v>
+        <v>1348</v>
       </c>
       <c r="R326">
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:18">
       <c r="A327" t="s">
-        <v>272</v>
+        <v>477</v>
       </c>
       <c r="B327" t="s">
-        <v>1353</v>
+        <v>1349</v>
       </c>
       <c r="C327" t="s">
-        <v>1354</v>
+        <v>1350</v>
       </c>
       <c r="D327" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E327" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F327">
         <v>100000</v>
       </c>
       <c r="G327" s="1">
         <v>25</v>
       </c>
       <c r="H327">
-        <v>95278.0213</v>
+        <v>95.5265</v>
       </c>
       <c r="I327">
         <v>2500000</v>
       </c>
       <c r="J327" t="s">
-        <v>272</v>
+        <v>477</v>
       </c>
       <c r="L327">
         <v>2500000</v>
       </c>
       <c r="M327" t="s">
         <v>25</v>
       </c>
       <c r="N327" t="s">
         <v>26</v>
       </c>
       <c r="O327" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P327" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q327" t="s">
-        <v>1355</v>
+        <v>38</v>
       </c>
       <c r="R327">
         <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:18">
       <c r="A328" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="B328" t="s">
-        <v>1356</v>
+        <v>1351</v>
       </c>
       <c r="C328" t="s">
-        <v>1357</v>
+        <v>1352</v>
       </c>
       <c r="D328" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E328" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F328">
         <v>100000</v>
       </c>
       <c r="G328" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H328">
-        <v>94885.6628</v>
+        <v>95.5329</v>
       </c>
       <c r="I328">
-        <v>2000000</v>
+        <v>2500000</v>
       </c>
       <c r="J328" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="L328">
-        <v>2000000</v>
+        <v>2500000</v>
       </c>
       <c r="M328" t="s">
         <v>25</v>
       </c>
       <c r="N328" t="s">
         <v>26</v>
       </c>
       <c r="O328" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P328" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q328" t="s">
-        <v>1311</v>
+        <v>1278</v>
       </c>
       <c r="R328">
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:18">
       <c r="A329" t="s">
-        <v>1308</v>
+        <v>237</v>
       </c>
       <c r="B329" t="s">
-        <v>1358</v>
+        <v>1353</v>
       </c>
       <c r="C329" t="s">
-        <v>1359</v>
+        <v>1354</v>
       </c>
       <c r="D329" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E329" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F329">
         <v>100000</v>
       </c>
       <c r="G329" s="1">
         <v>25</v>
       </c>
       <c r="H329">
-        <v>95284.3762</v>
+        <v>95.584</v>
       </c>
       <c r="I329">
         <v>2500000</v>
       </c>
       <c r="J329" t="s">
-        <v>1308</v>
+        <v>237</v>
       </c>
       <c r="L329">
         <v>2500000</v>
       </c>
       <c r="M329" t="s">
         <v>25</v>
       </c>
       <c r="N329" t="s">
         <v>26</v>
       </c>
       <c r="O329" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P329" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q329" t="s">
-        <v>1360</v>
+        <v>1287</v>
       </c>
       <c r="R329">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:18">
       <c r="A330" t="s">
-        <v>574</v>
+        <v>228</v>
       </c>
       <c r="B330" t="s">
-        <v>1361</v>
+        <v>1355</v>
       </c>
       <c r="C330" t="s">
-        <v>1362</v>
+        <v>1356</v>
       </c>
       <c r="D330" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E330" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F330">
         <v>100000</v>
       </c>
       <c r="G330" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="H330">
-        <v>94929.7994</v>
+        <v>95.5648</v>
       </c>
       <c r="I330">
-        <v>10000000</v>
+        <v>2500000</v>
       </c>
       <c r="J330" t="s">
-        <v>574</v>
+        <v>228</v>
       </c>
       <c r="L330">
-        <v>10000000</v>
+        <v>2500000</v>
       </c>
       <c r="M330" t="s">
         <v>25</v>
       </c>
       <c r="N330" t="s">
         <v>26</v>
       </c>
       <c r="O330" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P330" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q330" t="s">
-        <v>1363</v>
+        <v>1296</v>
       </c>
       <c r="R330">
         <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:18">
       <c r="A331" t="s">
-        <v>1364</v>
+        <v>1357</v>
       </c>
       <c r="B331" t="s">
-        <v>1365</v>
+        <v>1358</v>
       </c>
       <c r="C331" t="s">
-        <v>1366</v>
+        <v>1359</v>
       </c>
       <c r="D331" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E331" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F331">
         <v>100000</v>
       </c>
       <c r="G331" s="1">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="H331">
-        <v>94955.0388</v>
+        <v>95.5968</v>
       </c>
       <c r="I331">
-        <v>5000000</v>
+        <v>2500000</v>
       </c>
       <c r="J331" t="s">
-        <v>1364</v>
+        <v>1357</v>
       </c>
       <c r="L331">
-        <v>5000000</v>
+        <v>2500000</v>
       </c>
       <c r="M331" t="s">
         <v>25</v>
       </c>
       <c r="N331" t="s">
         <v>26</v>
       </c>
       <c r="O331" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P331" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q331" t="s">
-        <v>1367</v>
+        <v>1305</v>
       </c>
       <c r="R331">
         <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:18">
       <c r="A332" t="s">
-        <v>875</v>
+        <v>1360</v>
       </c>
       <c r="B332" t="s">
-        <v>1368</v>
+        <v>1361</v>
       </c>
       <c r="C332" t="s">
-        <v>1369</v>
+        <v>1362</v>
       </c>
       <c r="D332" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E332" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F332">
         <v>100000</v>
       </c>
       <c r="G332" s="1">
         <v>25</v>
       </c>
       <c r="H332">
-        <v>95303.447</v>
+        <v>95.6288</v>
       </c>
       <c r="I332">
         <v>2500000</v>
       </c>
       <c r="J332" t="s">
-        <v>875</v>
+        <v>1360</v>
       </c>
       <c r="L332">
         <v>2500000</v>
       </c>
       <c r="M332" t="s">
         <v>25</v>
       </c>
       <c r="N332" t="s">
         <v>26</v>
       </c>
       <c r="O332" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P332" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q332" t="s">
-        <v>1370</v>
+        <v>1318</v>
       </c>
       <c r="R332">
         <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:18">
       <c r="A333" t="s">
-        <v>1371</v>
+        <v>1090</v>
       </c>
       <c r="B333" t="s">
-        <v>1372</v>
+        <v>1363</v>
       </c>
       <c r="C333" t="s">
-        <v>1373</v>
+        <v>1364</v>
       </c>
       <c r="D333" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E333" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F333">
         <v>100000</v>
       </c>
       <c r="G333" s="1">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="H333">
-        <v>96631.4285</v>
+        <v>95.648</v>
       </c>
       <c r="I333">
-        <v>5000000</v>
+        <v>2500000</v>
       </c>
       <c r="J333" t="s">
-        <v>1371</v>
+        <v>1090</v>
       </c>
       <c r="L333">
-        <v>5000000</v>
+        <v>2500000</v>
       </c>
       <c r="M333" t="s">
         <v>25</v>
       </c>
       <c r="N333" t="s">
         <v>26</v>
       </c>
       <c r="O333" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P333" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q333" t="s">
-        <v>1374</v>
+        <v>1330</v>
       </c>
       <c r="R333">
         <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:18">
       <c r="A334" t="s">
-        <v>268</v>
+        <v>43</v>
       </c>
       <c r="B334" t="s">
-        <v>1375</v>
+        <v>1365</v>
       </c>
       <c r="C334" t="s">
-        <v>1376</v>
+        <v>1366</v>
       </c>
       <c r="D334" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E334" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F334">
         <v>100000</v>
       </c>
       <c r="G334" s="1">
         <v>25</v>
       </c>
       <c r="H334">
-        <v>95227.2121</v>
+        <v>95.7442</v>
       </c>
       <c r="I334">
         <v>2500000</v>
       </c>
       <c r="J334" t="s">
-        <v>268</v>
+        <v>43</v>
       </c>
       <c r="L334">
         <v>2500000</v>
       </c>
       <c r="M334" t="s">
         <v>25</v>
       </c>
       <c r="N334" t="s">
         <v>26</v>
       </c>
       <c r="O334" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P334" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q334" t="s">
-        <v>1377</v>
+        <v>1342</v>
       </c>
       <c r="R334">
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:18">
       <c r="A335" t="s">
-        <v>288</v>
+        <v>47</v>
       </c>
       <c r="B335" t="s">
-        <v>1378</v>
+        <v>1367</v>
       </c>
       <c r="C335" t="s">
-        <v>1379</v>
+        <v>1368</v>
       </c>
       <c r="D335" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E335" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F335">
         <v>100000</v>
       </c>
       <c r="G335" s="1">
         <v>25</v>
       </c>
       <c r="H335">
-        <v>98442.66</v>
+        <v>95.7442</v>
       </c>
       <c r="I335">
         <v>2500000</v>
       </c>
       <c r="J335" t="s">
-        <v>288</v>
+        <v>47</v>
       </c>
       <c r="L335">
         <v>2500000</v>
       </c>
       <c r="M335" t="s">
         <v>25</v>
       </c>
       <c r="N335" t="s">
         <v>26</v>
       </c>
       <c r="O335" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P335" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q335" t="s">
-        <v>1285</v>
+        <v>1369</v>
       </c>
       <c r="R335">
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:18">
       <c r="A336" t="s">
-        <v>439</v>
+        <v>590</v>
       </c>
       <c r="B336" t="s">
-        <v>1380</v>
+        <v>1370</v>
       </c>
       <c r="C336" t="s">
-        <v>1381</v>
+        <v>1371</v>
       </c>
       <c r="D336" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E336" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F336">
         <v>100000</v>
       </c>
       <c r="G336" s="1">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="H336">
-        <v>99477.75</v>
+        <v>97.144</v>
       </c>
       <c r="I336">
-        <v>5000000</v>
+        <v>2500000</v>
       </c>
       <c r="J336" t="s">
-        <v>439</v>
+        <v>590</v>
       </c>
       <c r="L336">
-        <v>5000000</v>
+        <v>2500000</v>
       </c>
       <c r="M336" t="s">
         <v>25</v>
       </c>
       <c r="N336" t="s">
         <v>26</v>
       </c>
       <c r="O336" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P336" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q336" t="s">
-        <v>1273</v>
+        <v>1327</v>
       </c>
       <c r="R336">
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:18">
       <c r="A337" t="s">
-        <v>272</v>
+        <v>593</v>
       </c>
       <c r="B337" t="s">
-        <v>1382</v>
+        <v>1372</v>
       </c>
       <c r="C337" t="s">
-        <v>1383</v>
+        <v>1373</v>
       </c>
       <c r="D337" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E337" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F337">
         <v>100000</v>
       </c>
       <c r="G337" s="1">
         <v>25</v>
       </c>
       <c r="H337">
-        <v>98404.4</v>
+        <v>95.757</v>
       </c>
       <c r="I337">
         <v>2500000</v>
       </c>
       <c r="J337" t="s">
-        <v>272</v>
+        <v>593</v>
       </c>
       <c r="L337">
         <v>2500000</v>
       </c>
       <c r="M337" t="s">
         <v>25</v>
       </c>
       <c r="N337" t="s">
         <v>26</v>
       </c>
       <c r="O337" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P337" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q337" t="s">
-        <v>1384</v>
+        <v>414</v>
       </c>
       <c r="R337">
         <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:18">
       <c r="A338" t="s">
-        <v>1385</v>
+        <v>221</v>
       </c>
       <c r="B338" t="s">
-        <v>1386</v>
+        <v>1374</v>
       </c>
       <c r="C338" t="s">
-        <v>1387</v>
+        <v>1375</v>
       </c>
       <c r="D338" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E338" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F338">
         <v>100000</v>
       </c>
       <c r="G338" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H338">
-        <v>94885.6628</v>
+        <v>97.1704</v>
       </c>
       <c r="I338">
-        <v>2000000</v>
+        <v>2500000</v>
       </c>
       <c r="J338" t="s">
-        <v>1385</v>
+        <v>221</v>
       </c>
       <c r="L338">
-        <v>2000000</v>
+        <v>2500000</v>
       </c>
       <c r="M338" t="s">
         <v>25</v>
       </c>
       <c r="N338" t="s">
         <v>26</v>
       </c>
       <c r="O338" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P338" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q338" t="s">
-        <v>1384</v>
+        <v>1339</v>
       </c>
       <c r="R338">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:18">
       <c r="A339" t="s">
-        <v>308</v>
+        <v>1200</v>
       </c>
       <c r="B339" t="s">
-        <v>1388</v>
+        <v>1376</v>
       </c>
       <c r="C339" t="s">
-        <v>1389</v>
+        <v>1377</v>
       </c>
       <c r="D339" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E339" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F339">
         <v>100000</v>
       </c>
       <c r="G339" s="1">
         <v>25</v>
       </c>
       <c r="H339">
-        <v>95309.8045</v>
+        <v>95.7698</v>
       </c>
       <c r="I339">
         <v>2500000</v>
       </c>
       <c r="J339" t="s">
-        <v>308</v>
+        <v>1200</v>
       </c>
       <c r="L339">
         <v>2500000</v>
       </c>
       <c r="M339" t="s">
         <v>25</v>
       </c>
       <c r="N339" t="s">
         <v>26</v>
       </c>
       <c r="O339" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P339" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q339" t="s">
-        <v>1322</v>
+        <v>1136</v>
       </c>
       <c r="R339">
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:18">
       <c r="A340" t="s">
-        <v>1390</v>
+        <v>1081</v>
       </c>
       <c r="B340" t="s">
-        <v>1391</v>
+        <v>1378</v>
       </c>
       <c r="C340" t="s">
-        <v>1392</v>
+        <v>1379</v>
       </c>
       <c r="D340" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E340" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F340">
         <v>100000</v>
       </c>
       <c r="G340" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="H340">
-        <v>95144.7628</v>
+        <v>97.166</v>
       </c>
       <c r="I340">
-        <v>5000000</v>
+        <v>7000000</v>
       </c>
       <c r="J340" t="s">
-        <v>1390</v>
+        <v>1081</v>
       </c>
       <c r="L340">
-        <v>5000000</v>
+        <v>7000000</v>
       </c>
       <c r="M340" t="s">
         <v>25</v>
       </c>
       <c r="N340" t="s">
         <v>26</v>
       </c>
       <c r="O340" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P340" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q340" t="s">
-        <v>1393</v>
+        <v>1380</v>
       </c>
       <c r="R340">
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:18">
       <c r="A341" t="s">
-        <v>69</v>
+        <v>126</v>
       </c>
       <c r="B341" t="s">
-        <v>1394</v>
+        <v>1381</v>
       </c>
       <c r="C341" t="s">
-        <v>1395</v>
+        <v>1382</v>
       </c>
       <c r="D341" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E341" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F341">
         <v>100000</v>
       </c>
       <c r="G341" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
       <c r="H341">
-        <v>94961.3507</v>
+        <v>95.7699</v>
       </c>
       <c r="I341">
-        <v>20000000</v>
+        <v>5000000</v>
       </c>
       <c r="J341" t="s">
-        <v>69</v>
+        <v>126</v>
       </c>
       <c r="L341">
-        <v>20000000</v>
+        <v>5000000</v>
       </c>
       <c r="M341" t="s">
         <v>25</v>
       </c>
       <c r="N341" t="s">
         <v>26</v>
       </c>
       <c r="O341" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P341" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q341" t="s">
-        <v>1396</v>
+        <v>46</v>
       </c>
       <c r="R341">
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:18">
       <c r="A342" t="s">
-        <v>855</v>
+        <v>422</v>
       </c>
       <c r="B342" t="s">
-        <v>1397</v>
+        <v>1383</v>
       </c>
       <c r="C342" t="s">
-        <v>1398</v>
+        <v>1384</v>
       </c>
       <c r="D342" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E342" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F342">
         <v>100000</v>
       </c>
       <c r="G342" s="1">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="H342">
-        <v>94885.6628</v>
+        <v>97.1669</v>
       </c>
       <c r="I342">
-        <v>2000000</v>
+        <v>7500000</v>
       </c>
       <c r="J342" t="s">
-        <v>855</v>
+        <v>422</v>
       </c>
       <c r="L342">
-        <v>2000000</v>
+        <v>7500000</v>
       </c>
       <c r="M342" t="s">
         <v>25</v>
       </c>
       <c r="N342" t="s">
         <v>26</v>
       </c>
       <c r="O342" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P342" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q342" t="s">
-        <v>1399</v>
+        <v>1385</v>
       </c>
       <c r="R342">
         <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:18">
       <c r="A343" t="s">
-        <v>552</v>
+        <v>1386</v>
       </c>
       <c r="B343" t="s">
-        <v>1400</v>
+        <v>1387</v>
       </c>
       <c r="C343" t="s">
-        <v>1401</v>
+        <v>1388</v>
       </c>
       <c r="D343" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E343" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F343">
         <v>100000</v>
       </c>
       <c r="G343" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H343">
-        <v>96880.4496</v>
+        <v>95.7827</v>
       </c>
       <c r="I343">
-        <v>2500000</v>
+        <v>3000000</v>
       </c>
       <c r="J343" t="s">
-        <v>552</v>
+        <v>1386</v>
       </c>
       <c r="L343">
-        <v>2500000</v>
+        <v>3000000</v>
       </c>
       <c r="M343" t="s">
         <v>25</v>
       </c>
       <c r="N343" t="s">
         <v>26</v>
       </c>
       <c r="O343" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P343" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q343" t="s">
-        <v>1402</v>
+        <v>1389</v>
       </c>
       <c r="R343">
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:18">
       <c r="A344" t="s">
-        <v>203</v>
+        <v>138</v>
       </c>
       <c r="B344" t="s">
-        <v>1403</v>
+        <v>1390</v>
       </c>
       <c r="C344" t="s">
-        <v>1404</v>
+        <v>1391</v>
       </c>
       <c r="D344" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E344" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F344">
         <v>100000</v>
       </c>
       <c r="G344" s="1">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="H344">
-        <v>96849.7993</v>
+        <v>97.122</v>
       </c>
       <c r="I344">
-        <v>2500000</v>
+        <v>7500000</v>
       </c>
       <c r="J344" t="s">
-        <v>203</v>
+        <v>138</v>
       </c>
       <c r="L344">
-        <v>2500000</v>
+        <v>7500000</v>
       </c>
       <c r="M344" t="s">
         <v>25</v>
       </c>
       <c r="N344" t="s">
         <v>26</v>
       </c>
       <c r="O344" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P344" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q344" t="s">
-        <v>1405</v>
+        <v>1392</v>
       </c>
       <c r="R344">
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:18">
       <c r="A345" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="B345" t="s">
-        <v>1406</v>
+        <v>1393</v>
       </c>
       <c r="C345" t="s">
-        <v>1407</v>
+        <v>1394</v>
       </c>
       <c r="D345" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E345" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F345">
         <v>100000</v>
       </c>
       <c r="G345" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="H345">
-        <v>99473.895</v>
+        <v>95.5457</v>
       </c>
       <c r="I345">
-        <v>10000000</v>
+        <v>5000000</v>
       </c>
       <c r="J345" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="L345">
-        <v>10000000</v>
+        <v>5000000</v>
       </c>
       <c r="M345" t="s">
         <v>25</v>
       </c>
       <c r="N345" t="s">
         <v>26</v>
       </c>
       <c r="O345" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P345" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q345" t="s">
-        <v>1237</v>
+        <v>1395</v>
       </c>
       <c r="R345">
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:18">
       <c r="A346" t="s">
-        <v>832</v>
+        <v>488</v>
       </c>
       <c r="B346" t="s">
-        <v>1408</v>
+        <v>1396</v>
       </c>
       <c r="C346" t="s">
-        <v>1409</v>
+        <v>1397</v>
       </c>
       <c r="D346" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E346" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F346">
         <v>100000</v>
       </c>
       <c r="G346" s="1">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="H346">
-        <v>96814.7933</v>
+        <v>97.1352</v>
       </c>
       <c r="I346">
-        <v>2500000</v>
+        <v>7500000</v>
       </c>
       <c r="J346" t="s">
-        <v>832</v>
+        <v>488</v>
       </c>
       <c r="L346">
-        <v>2500000</v>
+        <v>7500000</v>
       </c>
       <c r="M346" t="s">
         <v>25</v>
       </c>
       <c r="N346" t="s">
         <v>26</v>
       </c>
       <c r="O346" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P346" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q346" t="s">
-        <v>1410</v>
+        <v>1398</v>
       </c>
       <c r="R346">
         <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:18">
       <c r="A347" t="s">
-        <v>203</v>
+        <v>1399</v>
       </c>
       <c r="B347" t="s">
-        <v>1411</v>
+        <v>1400</v>
       </c>
       <c r="C347" t="s">
-        <v>1412</v>
+        <v>1401</v>
       </c>
       <c r="D347" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E347" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F347">
         <v>100000</v>
       </c>
       <c r="G347" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="H347">
-        <v>99477.75</v>
+        <v>95.2653</v>
       </c>
       <c r="I347">
-        <v>6000000</v>
+        <v>5000000</v>
       </c>
       <c r="J347" t="s">
-        <v>203</v>
+        <v>1399</v>
       </c>
       <c r="L347">
-        <v>6000000</v>
+        <v>5000000</v>
       </c>
       <c r="M347" t="s">
         <v>25</v>
       </c>
       <c r="N347" t="s">
         <v>26</v>
       </c>
       <c r="O347" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P347" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q347" t="s">
-        <v>1413</v>
+        <v>1402</v>
       </c>
       <c r="R347">
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:18">
       <c r="A348" t="s">
-        <v>1414</v>
+        <v>56</v>
       </c>
       <c r="B348" t="s">
-        <v>1415</v>
+        <v>1403</v>
       </c>
       <c r="C348" t="s">
-        <v>1416</v>
+        <v>1404</v>
       </c>
       <c r="D348" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E348" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F348">
         <v>100000</v>
       </c>
       <c r="G348" s="1">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="H348">
-        <v>95233.5606</v>
+        <v>97.0648</v>
       </c>
       <c r="I348">
-        <v>2500000</v>
+        <v>7500000</v>
       </c>
       <c r="J348" t="s">
-        <v>1414</v>
+        <v>56</v>
       </c>
       <c r="L348">
-        <v>2500000</v>
+        <v>7500000</v>
       </c>
       <c r="M348" t="s">
         <v>25</v>
       </c>
       <c r="N348" t="s">
         <v>26</v>
       </c>
       <c r="O348" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P348" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q348" t="s">
-        <v>1417</v>
+        <v>192</v>
       </c>
       <c r="R348">
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:18">
       <c r="A349" t="s">
-        <v>1260</v>
+        <v>1405</v>
       </c>
       <c r="B349" t="s">
-        <v>1418</v>
+        <v>1406</v>
       </c>
       <c r="C349" t="s">
-        <v>1419</v>
+        <v>1407</v>
       </c>
       <c r="D349" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E349" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F349">
         <v>100000</v>
       </c>
       <c r="G349" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="H349">
-        <v>98424.0</v>
+        <v>95.5521</v>
       </c>
       <c r="I349">
-        <v>2500000</v>
+        <v>5000000</v>
       </c>
       <c r="J349" t="s">
-        <v>1260</v>
+        <v>1405</v>
       </c>
       <c r="L349">
-        <v>2500000</v>
+        <v>5000000</v>
       </c>
       <c r="M349" t="s">
         <v>25</v>
       </c>
       <c r="N349" t="s">
         <v>26</v>
       </c>
       <c r="O349" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P349" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q349" t="s">
-        <v>1420</v>
+        <v>1408</v>
       </c>
       <c r="R349">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:18">
       <c r="A350" t="s">
-        <v>236</v>
+        <v>1409</v>
       </c>
       <c r="B350" t="s">
-        <v>1421</v>
+        <v>1410</v>
       </c>
       <c r="C350" t="s">
-        <v>1422</v>
+        <v>1411</v>
       </c>
       <c r="D350" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E350" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F350">
         <v>100000</v>
       </c>
       <c r="G350" s="1">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="H350">
-        <v>94917.1848</v>
+        <v>97.0692</v>
       </c>
       <c r="I350">
-        <v>2000000</v>
+        <v>7500000</v>
       </c>
       <c r="J350" t="s">
-        <v>236</v>
+        <v>1409</v>
       </c>
       <c r="L350">
-        <v>2000000</v>
+        <v>7500000</v>
       </c>
       <c r="M350" t="s">
         <v>25</v>
       </c>
       <c r="N350" t="s">
         <v>26</v>
       </c>
       <c r="O350" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P350" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q350" t="s">
-        <v>1420</v>
+        <v>1412</v>
       </c>
       <c r="R350">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:18">
       <c r="A351" t="s">
-        <v>754</v>
+        <v>177</v>
       </c>
       <c r="B351" t="s">
-        <v>1423</v>
+        <v>1413</v>
       </c>
       <c r="C351" t="s">
-        <v>1424</v>
+        <v>1414</v>
       </c>
       <c r="D351" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E351" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F351">
         <v>100000</v>
       </c>
       <c r="G351" s="1">
-        <v>128</v>
+        <v>50</v>
       </c>
       <c r="H351">
-        <v>94540.2979</v>
+        <v>95.5586</v>
       </c>
       <c r="I351">
-        <v>12800000</v>
+        <v>5000000</v>
       </c>
       <c r="J351" t="s">
-        <v>754</v>
+        <v>177</v>
       </c>
       <c r="L351">
-        <v>12800000</v>
+        <v>5000000</v>
       </c>
       <c r="M351" t="s">
         <v>25</v>
       </c>
       <c r="N351" t="s">
         <v>26</v>
       </c>
       <c r="O351" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P351" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q351" t="s">
-        <v>1425</v>
+        <v>1415</v>
       </c>
       <c r="R351">
         <v>0</v>
       </c>
     </row>
     <row r="352" spans="1:18">
       <c r="A352" t="s">
-        <v>1272</v>
+        <v>1416</v>
       </c>
       <c r="B352" t="s">
-        <v>1426</v>
+        <v>1417</v>
       </c>
       <c r="C352" t="s">
-        <v>1427</v>
+        <v>1418</v>
       </c>
       <c r="D352" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E352" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F352">
         <v>100000</v>
       </c>
       <c r="G352" s="1">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="H352">
-        <v>96792.9277</v>
+        <v>97.0736</v>
       </c>
       <c r="I352">
-        <v>2500000</v>
+        <v>7500000</v>
       </c>
       <c r="J352" t="s">
-        <v>1272</v>
+        <v>1416</v>
       </c>
       <c r="L352">
-        <v>2500000</v>
+        <v>7500000</v>
       </c>
       <c r="M352" t="s">
         <v>25</v>
       </c>
       <c r="N352" t="s">
         <v>26</v>
       </c>
       <c r="O352" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P352" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q352" t="s">
-        <v>1428</v>
+        <v>401</v>
       </c>
       <c r="R352">
         <v>0</v>
       </c>
     </row>
     <row r="353" spans="1:18">
       <c r="A353" t="s">
-        <v>1429</v>
+        <v>1419</v>
       </c>
       <c r="B353" t="s">
-        <v>1430</v>
+        <v>1420</v>
       </c>
       <c r="C353" t="s">
-        <v>1431</v>
+        <v>1421</v>
       </c>
       <c r="D353" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E353" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F353">
         <v>100000</v>
       </c>
       <c r="G353" s="1">
         <v>50</v>
       </c>
       <c r="H353">
-        <v>96749.226</v>
+        <v>95.565</v>
       </c>
       <c r="I353">
         <v>5000000</v>
       </c>
       <c r="J353" t="s">
-        <v>1429</v>
+        <v>1419</v>
       </c>
       <c r="L353">
         <v>5000000</v>
       </c>
       <c r="M353" t="s">
         <v>25</v>
       </c>
       <c r="N353" t="s">
         <v>26</v>
       </c>
       <c r="O353" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P353" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q353" t="s">
-        <v>1432</v>
+        <v>1422</v>
       </c>
       <c r="R353">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:18">
       <c r="A354" t="s">
-        <v>1433</v>
+        <v>1423</v>
       </c>
       <c r="B354" t="s">
-        <v>1434</v>
+        <v>1424</v>
       </c>
       <c r="C354" t="s">
-        <v>1435</v>
+        <v>1425</v>
       </c>
       <c r="D354" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E354" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F354">
         <v>100000</v>
       </c>
       <c r="G354" s="1">
-        <v>25</v>
+        <v>200</v>
       </c>
       <c r="H354">
-        <v>98404.2117</v>
+        <v>98.5218</v>
       </c>
       <c r="I354">
-        <v>2500000</v>
+        <v>20000000</v>
       </c>
       <c r="J354" t="s">
-        <v>1433</v>
+        <v>1423</v>
       </c>
       <c r="L354">
-        <v>2500000</v>
+        <v>20000000</v>
       </c>
       <c r="M354" t="s">
         <v>25</v>
       </c>
       <c r="N354" t="s">
         <v>26</v>
       </c>
       <c r="O354" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P354" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q354" t="s">
-        <v>1399</v>
+        <v>1263</v>
       </c>
       <c r="R354">
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:18">
       <c r="A355" t="s">
-        <v>1436</v>
+        <v>442</v>
       </c>
       <c r="B355" t="s">
-        <v>1437</v>
+        <v>1426</v>
       </c>
       <c r="C355" t="s">
-        <v>1438</v>
+        <v>1427</v>
       </c>
       <c r="D355" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E355" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F355">
         <v>100000</v>
       </c>
       <c r="G355" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="H355">
-        <v>95024.5163</v>
+        <v>97.0824</v>
       </c>
       <c r="I355">
-        <v>5000000</v>
+        <v>7500000</v>
       </c>
       <c r="J355" t="s">
-        <v>1436</v>
+        <v>442</v>
       </c>
       <c r="L355">
-        <v>5000000</v>
+        <v>7500000</v>
       </c>
       <c r="M355" t="s">
         <v>25</v>
       </c>
       <c r="N355" t="s">
         <v>26</v>
       </c>
       <c r="O355" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P355" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q355" t="s">
-        <v>1439</v>
+        <v>1428</v>
       </c>
       <c r="R355">
         <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:18">
       <c r="A356" t="s">
-        <v>545</v>
+        <v>1423</v>
       </c>
       <c r="B356" t="s">
-        <v>1440</v>
+        <v>1429</v>
       </c>
       <c r="C356" t="s">
-        <v>1441</v>
+        <v>1430</v>
       </c>
       <c r="D356" t="s">
-        <v>33</v>
+        <v>1261</v>
       </c>
       <c r="E356" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F356">
-        <v>100</v>
+        <v>100000</v>
       </c>
       <c r="G356" s="1">
-        <v>649577</v>
+        <v>50</v>
       </c>
       <c r="H356">
-        <v>98.0358</v>
+        <v>95.616</v>
       </c>
       <c r="I356">
-        <v>64957700</v>
+        <v>5000000</v>
       </c>
       <c r="J356" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1423</v>
       </c>
       <c r="L356">
-        <v>64957700</v>
+        <v>5000000</v>
       </c>
       <c r="M356" t="s">
         <v>25</v>
       </c>
       <c r="N356" t="s">
         <v>26</v>
       </c>
       <c r="O356" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P356" t="s">
-        <v>37</v>
+        <v>1262</v>
       </c>
       <c r="Q356" t="s">
-        <v>1442</v>
+        <v>176</v>
       </c>
       <c r="R356">
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:18">
       <c r="A357" t="s">
-        <v>176</v>
+        <v>65</v>
       </c>
       <c r="B357" t="s">
-        <v>1443</v>
+        <v>1431</v>
       </c>
       <c r="C357" t="s">
-        <v>1444</v>
+        <v>1432</v>
       </c>
       <c r="D357" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E357" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F357">
         <v>100000</v>
       </c>
       <c r="G357" s="1">
         <v>200</v>
       </c>
       <c r="H357">
-        <v>96946.1949</v>
+        <v>98.5128</v>
       </c>
       <c r="I357">
         <v>20000000</v>
       </c>
       <c r="J357" t="s">
-        <v>1445</v>
+        <v>65</v>
       </c>
       <c r="L357">
         <v>20000000</v>
       </c>
       <c r="M357" t="s">
         <v>25</v>
       </c>
       <c r="N357" t="s">
         <v>26</v>
       </c>
       <c r="O357" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P357" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q357" t="s">
-        <v>1413</v>
+        <v>1433</v>
       </c>
       <c r="R357">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:18">
       <c r="A358" t="s">
-        <v>650</v>
+        <v>1434</v>
       </c>
       <c r="B358" t="s">
-        <v>1446</v>
+        <v>1435</v>
       </c>
       <c r="C358" t="s">
-        <v>1447</v>
+        <v>1436</v>
       </c>
       <c r="D358" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E358" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F358">
         <v>100000</v>
       </c>
       <c r="G358" s="1">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="H358">
-        <v>98445.65</v>
+        <v>97.0868</v>
       </c>
       <c r="I358">
-        <v>2500000</v>
+        <v>7500000</v>
       </c>
       <c r="J358" t="s">
-        <v>650</v>
+        <v>1434</v>
       </c>
       <c r="L358">
-        <v>2500000</v>
+        <v>7500000</v>
       </c>
       <c r="M358" t="s">
         <v>25</v>
       </c>
       <c r="N358" t="s">
         <v>26</v>
       </c>
       <c r="O358" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P358" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q358" t="s">
-        <v>1293</v>
+        <v>1437</v>
       </c>
       <c r="R358">
         <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:18">
       <c r="A359" t="s">
-        <v>806</v>
+        <v>65</v>
       </c>
       <c r="B359" t="s">
-        <v>1448</v>
+        <v>1438</v>
       </c>
       <c r="C359" t="s">
-        <v>1449</v>
+        <v>1439</v>
       </c>
       <c r="D359" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E359" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F359">
         <v>100000</v>
       </c>
       <c r="G359" s="1">
-        <v>146</v>
+        <v>50</v>
       </c>
       <c r="H359">
-        <v>94948.7277</v>
+        <v>95.648</v>
       </c>
       <c r="I359">
-        <v>14600000</v>
+        <v>5000000</v>
       </c>
       <c r="J359" t="s">
-        <v>806</v>
+        <v>65</v>
       </c>
       <c r="L359">
-        <v>14600000</v>
+        <v>5000000</v>
       </c>
       <c r="M359" t="s">
         <v>25</v>
       </c>
       <c r="N359" t="s">
         <v>26</v>
       </c>
       <c r="O359" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P359" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q359" t="s">
-        <v>1247</v>
+        <v>1440</v>
       </c>
       <c r="R359">
         <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:18">
       <c r="A360" t="s">
-        <v>392</v>
+        <v>475</v>
       </c>
       <c r="B360" t="s">
-        <v>1450</v>
+        <v>1441</v>
       </c>
       <c r="C360" t="s">
-        <v>1451</v>
+        <v>1442</v>
       </c>
       <c r="D360" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E360" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F360">
         <v>100000</v>
       </c>
       <c r="G360" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
       <c r="H360">
-        <v>94955.0388</v>
+        <v>98.5083</v>
       </c>
       <c r="I360">
-        <v>5000000</v>
+        <v>20000000</v>
       </c>
       <c r="J360" t="s">
-        <v>392</v>
+        <v>475</v>
       </c>
       <c r="L360">
-        <v>5000000</v>
+        <v>20000000</v>
       </c>
       <c r="M360" t="s">
         <v>25</v>
       </c>
       <c r="N360" t="s">
         <v>26</v>
       </c>
       <c r="O360" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P360" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q360" t="s">
-        <v>1325</v>
+        <v>1267</v>
       </c>
       <c r="R360">
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:18">
       <c r="A361" t="s">
-        <v>743</v>
+        <v>180</v>
       </c>
       <c r="B361" t="s">
-        <v>1452</v>
+        <v>1443</v>
       </c>
       <c r="C361" t="s">
-        <v>1453</v>
+        <v>1444</v>
       </c>
       <c r="D361" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E361" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F361">
         <v>100000</v>
       </c>
       <c r="G361" s="1">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="H361">
-        <v>95265.3139</v>
+        <v>97.0648</v>
       </c>
       <c r="I361">
-        <v>2500000</v>
+        <v>7500000</v>
       </c>
       <c r="J361" t="s">
-        <v>743</v>
+        <v>180</v>
       </c>
       <c r="L361">
-        <v>2500000</v>
+        <v>7500000</v>
       </c>
       <c r="M361" t="s">
         <v>25</v>
       </c>
       <c r="N361" t="s">
         <v>26</v>
       </c>
       <c r="O361" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P361" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q361" t="s">
-        <v>1454</v>
+        <v>1445</v>
       </c>
       <c r="R361">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:18">
       <c r="A362" t="s">
-        <v>543</v>
+        <v>475</v>
       </c>
       <c r="B362" t="s">
-        <v>1455</v>
+        <v>1446</v>
       </c>
       <c r="C362" t="s">
-        <v>1456</v>
+        <v>1447</v>
       </c>
       <c r="D362" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E362" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F362">
         <v>100000</v>
       </c>
       <c r="G362" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="H362">
-        <v>95303.4468</v>
+        <v>95.648</v>
       </c>
       <c r="I362">
-        <v>2500000</v>
+        <v>5000000</v>
       </c>
       <c r="J362" t="s">
-        <v>543</v>
+        <v>475</v>
       </c>
       <c r="L362">
-        <v>2500000</v>
+        <v>5000000</v>
       </c>
       <c r="M362" t="s">
         <v>25</v>
       </c>
       <c r="N362" t="s">
         <v>26</v>
       </c>
       <c r="O362" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P362" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q362" t="s">
-        <v>1457</v>
+        <v>1448</v>
       </c>
       <c r="R362">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:18">
       <c r="A363" t="s">
-        <v>1433</v>
+        <v>1449</v>
       </c>
       <c r="B363" t="s">
-        <v>1458</v>
+        <v>1450</v>
       </c>
       <c r="C363" t="s">
-        <v>1459</v>
+        <v>1451</v>
       </c>
       <c r="D363" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E363" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F363">
         <v>100000</v>
       </c>
       <c r="G363" s="1">
-        <v>25</v>
+        <v>200</v>
       </c>
       <c r="H363">
-        <v>95297.0887</v>
+        <v>98.5286</v>
       </c>
       <c r="I363">
-        <v>2500000</v>
+        <v>20000000</v>
       </c>
       <c r="J363" t="s">
-        <v>1433</v>
+        <v>1449</v>
       </c>
       <c r="L363">
-        <v>2500000</v>
+        <v>20000000</v>
       </c>
       <c r="M363" t="s">
         <v>25</v>
       </c>
       <c r="N363" t="s">
         <v>26</v>
       </c>
       <c r="O363" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P363" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q363" t="s">
-        <v>1460</v>
+        <v>1271</v>
       </c>
       <c r="R363">
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:18">
       <c r="A364" t="s">
-        <v>1461</v>
+        <v>350</v>
       </c>
       <c r="B364" t="s">
-        <v>1462</v>
+        <v>1452</v>
       </c>
       <c r="C364" t="s">
-        <v>1463</v>
+        <v>1453</v>
       </c>
       <c r="D364" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E364" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F364">
         <v>100000</v>
       </c>
       <c r="G364" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="H364">
-        <v>94923.4917</v>
+        <v>97.078</v>
       </c>
       <c r="I364">
-        <v>5000000</v>
+        <v>7500000</v>
       </c>
       <c r="J364" t="s">
-        <v>1461</v>
+        <v>350</v>
       </c>
       <c r="L364">
-        <v>5000000</v>
+        <v>7500000</v>
       </c>
       <c r="M364" t="s">
         <v>25</v>
       </c>
       <c r="N364" t="s">
         <v>26</v>
       </c>
       <c r="O364" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P364" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q364" t="s">
-        <v>1464</v>
+        <v>1454</v>
       </c>
       <c r="R364">
         <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:18">
       <c r="A365" t="s">
-        <v>552</v>
+        <v>1449</v>
       </c>
       <c r="B365" t="s">
-        <v>1465</v>
+        <v>1455</v>
       </c>
       <c r="C365" t="s">
-        <v>1466</v>
+        <v>1456</v>
       </c>
       <c r="D365" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E365" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F365">
         <v>100000</v>
       </c>
       <c r="G365" s="1">
         <v>50</v>
       </c>
       <c r="H365">
-        <v>99479.2813</v>
+        <v>95.6736</v>
       </c>
       <c r="I365">
         <v>5000000</v>
       </c>
       <c r="J365" t="s">
-        <v>552</v>
+        <v>1449</v>
       </c>
       <c r="L365">
         <v>5000000</v>
       </c>
       <c r="M365" t="s">
         <v>25</v>
       </c>
       <c r="N365" t="s">
         <v>26</v>
       </c>
       <c r="O365" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P365" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q365" t="s">
-        <v>144</v>
+        <v>1457</v>
       </c>
       <c r="R365">
         <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:18">
       <c r="A366" t="s">
-        <v>1467</v>
+        <v>54</v>
       </c>
       <c r="B366" t="s">
-        <v>1468</v>
+        <v>1458</v>
       </c>
       <c r="C366" t="s">
-        <v>1469</v>
+        <v>1459</v>
       </c>
       <c r="D366" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E366" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F366">
         <v>100000</v>
       </c>
       <c r="G366" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
       <c r="H366">
-        <v>96544.3557</v>
+        <v>98.5744</v>
       </c>
       <c r="I366">
-        <v>50000000</v>
+        <v>20000000</v>
       </c>
       <c r="J366" t="s">
-        <v>1467</v>
+        <v>54</v>
       </c>
       <c r="L366">
-        <v>50000000</v>
+        <v>20000000</v>
       </c>
       <c r="M366" t="s">
         <v>25</v>
       </c>
       <c r="N366" t="s">
         <v>26</v>
       </c>
       <c r="O366" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P366" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q366" t="s">
-        <v>144</v>
+        <v>38</v>
       </c>
       <c r="R366">
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:18">
       <c r="A367" t="s">
-        <v>288</v>
+        <v>123</v>
       </c>
       <c r="B367" t="s">
-        <v>1470</v>
+        <v>1460</v>
       </c>
       <c r="C367" t="s">
-        <v>1471</v>
+        <v>1461</v>
       </c>
       <c r="D367" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="E367" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F367">
         <v>100000</v>
       </c>
       <c r="G367" s="1">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="H367">
-        <v>95328.8847</v>
+        <v>97.144</v>
       </c>
       <c r="I367">
-        <v>2500000</v>
+        <v>7500000</v>
       </c>
       <c r="J367" t="s">
-        <v>288</v>
+        <v>123</v>
       </c>
       <c r="L367">
-        <v>2500000</v>
+        <v>7500000</v>
       </c>
       <c r="M367" t="s">
         <v>25</v>
       </c>
       <c r="N367" t="s">
         <v>26</v>
       </c>
       <c r="O367" t="s">
-        <v>36</v>
+        <v>1012</v>
       </c>
       <c r="P367" t="s">
-        <v>1226</v>
+        <v>1262</v>
       </c>
       <c r="Q367" t="s">
-        <v>1472</v>
+        <v>204</v>
       </c>
       <c r="R367">
         <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:18">
       <c r="A368" t="s">
-        <v>308</v>
+        <v>1462</v>
       </c>
       <c r="B368" t="s">
-        <v>1473</v>
+        <v>1463</v>
       </c>
       <c r="C368" t="s">
-        <v>1474</v>
+        <v>1464</v>
       </c>
       <c r="D368" t="s">
-        <v>1225</v>
+        <v>1465</v>
       </c>
       <c r="E368" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F368">
-        <v>100000</v>
+        <v>50</v>
       </c>
       <c r="G368" s="1">
-        <v>25</v>
+        <v>22000</v>
       </c>
       <c r="H368">
-        <v>98421.0</v>
+        <v>100.0</v>
       </c>
       <c r="I368">
-        <v>2500000</v>
+        <v>1100000</v>
       </c>
       <c r="J368" t="s">
-        <v>308</v>
+        <v>593</v>
+      </c>
+      <c r="K368" t="s">
+        <v>1466</v>
       </c>
       <c r="L368">
-        <v>2500000</v>
+        <v>1100000</v>
       </c>
       <c r="M368" t="s">
         <v>25</v>
       </c>
       <c r="N368" t="s">
         <v>26</v>
       </c>
       <c r="O368" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P368" t="s">
-        <v>1226</v>
+        <v>191</v>
       </c>
       <c r="Q368" t="s">
-        <v>1464</v>
+        <v>1467</v>
       </c>
       <c r="R368">
-        <v>0</v>
+        <v>17</v>
       </c>
     </row>
     <row r="369" spans="1:18">
       <c r="A369" t="s">
-        <v>570</v>
+        <v>1468</v>
       </c>
       <c r="B369" t="s">
-        <v>1475</v>
+        <v>1469</v>
       </c>
       <c r="C369" t="s">
-        <v>1476</v>
+        <v>1470</v>
       </c>
       <c r="D369" t="s">
-        <v>1225</v>
+        <v>1471</v>
       </c>
       <c r="E369" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F369">
-        <v>100000</v>
+        <v>100</v>
       </c>
       <c r="G369" s="1">
-        <v>25</v>
+        <v>20000</v>
       </c>
       <c r="H369">
-        <v>96860.0</v>
+        <v>102.3812</v>
       </c>
       <c r="I369">
-        <v>2500000</v>
+        <v>2000000</v>
       </c>
       <c r="J369" t="s">
-        <v>570</v>
+        <v>76</v>
       </c>
       <c r="L369">
-        <v>2500000</v>
+        <v>2000000</v>
       </c>
       <c r="M369" t="s">
         <v>25</v>
       </c>
       <c r="N369" t="s">
         <v>26</v>
       </c>
       <c r="O369" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="P369" t="s">
-        <v>1226</v>
+        <v>110</v>
       </c>
       <c r="Q369" t="s">
-        <v>1477</v>
+        <v>1472</v>
       </c>
       <c r="R369">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="370" spans="1:18">
       <c r="A370" t="s">
-        <v>1342</v>
+        <v>130</v>
       </c>
       <c r="B370" t="s">
-        <v>1478</v>
+        <v>1473</v>
       </c>
       <c r="C370" t="s">
-        <v>1479</v>
+        <v>1474</v>
       </c>
       <c r="D370" t="s">
-        <v>1225</v>
+        <v>1475</v>
       </c>
       <c r="E370" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F370">
+        <v>100</v>
+      </c>
+      <c r="G370" s="1">
+        <v>10000</v>
+      </c>
+      <c r="H370">
+        <v>100.0</v>
+      </c>
+      <c r="I370">
+        <v>1000000</v>
+      </c>
+      <c r="J370" t="s">
+        <v>1399</v>
+      </c>
+      <c r="K370" t="s">
+        <v>1476</v>
+      </c>
+      <c r="L370">
+        <v>1000000</v>
+      </c>
+      <c r="M370" t="s">
+        <v>25</v>
+      </c>
+      <c r="N370" t="s">
+        <v>26</v>
+      </c>
+      <c r="O370" t="s">
+        <v>27</v>
+      </c>
+      <c r="P370" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q370" t="s">
+        <v>1477</v>
+      </c>
+      <c r="R370">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="371" spans="1:18">
+      <c r="A371" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E371" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F371">
+        <v>100</v>
+      </c>
+      <c r="G371" s="1">
+        <v>10000</v>
+      </c>
+      <c r="H371">
+        <v>100.0</v>
+      </c>
+      <c r="I371">
+        <v>1000000</v>
+      </c>
+      <c r="J371" t="s">
+        <v>1482</v>
+      </c>
+      <c r="K371" t="s">
+        <v>1483</v>
+      </c>
+      <c r="L371">
+        <v>1000000</v>
+      </c>
+      <c r="M371" t="s">
+        <v>25</v>
+      </c>
+      <c r="N371" t="s">
+        <v>26</v>
+      </c>
+      <c r="O371" t="s">
+        <v>27</v>
+      </c>
+      <c r="P371" t="s">
+        <v>1484</v>
+      </c>
+      <c r="Q371" t="s">
+        <v>1485</v>
+      </c>
+      <c r="R371">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="372" spans="1:18">
+      <c r="A372" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E372" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F372">
+        <v>100</v>
+      </c>
+      <c r="G372" s="1">
+        <v>10000</v>
+      </c>
+      <c r="H372">
+        <v>100.0</v>
+      </c>
+      <c r="I372">
+        <v>1000000</v>
+      </c>
+      <c r="J372" t="s">
+        <v>1482</v>
+      </c>
+      <c r="K372" t="s">
+        <v>1483</v>
+      </c>
+      <c r="L372">
+        <v>1000000</v>
+      </c>
+      <c r="M372" t="s">
+        <v>25</v>
+      </c>
+      <c r="N372" t="s">
+        <v>26</v>
+      </c>
+      <c r="O372" t="s">
+        <v>27</v>
+      </c>
+      <c r="P372" t="s">
+        <v>1484</v>
+      </c>
+      <c r="Q372" t="s">
+        <v>1488</v>
+      </c>
+      <c r="R372">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="373" spans="1:18">
+      <c r="A373" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E373" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F373">
+        <v>100</v>
+      </c>
+      <c r="G373" s="1">
+        <v>10000</v>
+      </c>
+      <c r="H373">
+        <v>100.0</v>
+      </c>
+      <c r="I373">
+        <v>1000000</v>
+      </c>
+      <c r="J373" t="s">
+        <v>76</v>
+      </c>
+      <c r="K373" t="s">
+        <v>1483</v>
+      </c>
+      <c r="L373">
+        <v>1000000</v>
+      </c>
+      <c r="M373" t="s">
+        <v>25</v>
+      </c>
+      <c r="N373" t="s">
+        <v>26</v>
+      </c>
+      <c r="O373" t="s">
+        <v>27</v>
+      </c>
+      <c r="P373" t="s">
+        <v>1484</v>
+      </c>
+      <c r="Q373" t="s">
+        <v>1492</v>
+      </c>
+      <c r="R373">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="374" spans="1:18">
+      <c r="A374" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E374" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F374">
+        <v>1000</v>
+      </c>
+      <c r="G374" s="1">
+        <v>20000</v>
+      </c>
+      <c r="H374">
+        <v>100.563</v>
+      </c>
+      <c r="I374">
+        <v>20000000</v>
+      </c>
+      <c r="J374" t="s">
+        <v>159</v>
+      </c>
+      <c r="K374" t="s">
+        <v>1497</v>
+      </c>
+      <c r="L374">
+        <v>20000000</v>
+      </c>
+      <c r="M374" t="s">
+        <v>83</v>
+      </c>
+      <c r="N374" t="s">
+        <v>84</v>
+      </c>
+      <c r="O374" t="s">
+        <v>27</v>
+      </c>
+      <c r="P374" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q374" t="s">
+        <v>1238</v>
+      </c>
+      <c r="R374">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="375" spans="1:18">
+      <c r="A375" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E375" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F375">
+        <v>1000</v>
+      </c>
+      <c r="G375" s="1">
+        <v>10000</v>
+      </c>
+      <c r="H375">
+        <v>100.884</v>
+      </c>
+      <c r="I375">
+        <v>10000000</v>
+      </c>
+      <c r="J375" t="s">
+        <v>208</v>
+      </c>
+      <c r="K375" t="s">
+        <v>1497</v>
+      </c>
+      <c r="L375">
+        <v>10000000</v>
+      </c>
+      <c r="M375" t="s">
+        <v>83</v>
+      </c>
+      <c r="N375" t="s">
+        <v>84</v>
+      </c>
+      <c r="O375" t="s">
+        <v>27</v>
+      </c>
+      <c r="P375" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q375" t="s">
+        <v>1501</v>
+      </c>
+      <c r="R375">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="376" spans="1:18">
+      <c r="A376" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E376" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F376">
+        <v>1000</v>
+      </c>
+      <c r="G376" s="1">
         <v>100000</v>
       </c>
-      <c r="G370" s="1">
-[...30 lines deleted...]
-        <v>0</v>
+      <c r="H376">
+        <v>100.01</v>
+      </c>
+      <c r="I376">
+        <v>100000000</v>
+      </c>
+      <c r="J376" t="s">
+        <v>517</v>
+      </c>
+      <c r="K376" t="s">
+        <v>1506</v>
+      </c>
+      <c r="L376">
+        <v>100000000</v>
+      </c>
+      <c r="M376" t="s">
+        <v>83</v>
+      </c>
+      <c r="N376" t="s">
+        <v>84</v>
+      </c>
+      <c r="O376" t="s">
+        <v>45</v>
+      </c>
+      <c r="P376" t="s">
+        <v>660</v>
+      </c>
+      <c r="Q376" t="s">
+        <v>1507</v>
+      </c>
+      <c r="R376">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="377" spans="1:18">
+      <c r="A377" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E377" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F377">
+        <v>1000</v>
+      </c>
+      <c r="G377" s="1">
+        <v>200000</v>
+      </c>
+      <c r="H377">
+        <v>103.0195</v>
+      </c>
+      <c r="I377">
+        <v>200000000</v>
+      </c>
+      <c r="J377" t="s">
+        <v>169</v>
+      </c>
+      <c r="K377" t="s">
+        <v>1506</v>
+      </c>
+      <c r="L377">
+        <v>200000000</v>
+      </c>
+      <c r="M377" t="s">
+        <v>83</v>
+      </c>
+      <c r="N377" t="s">
+        <v>84</v>
+      </c>
+      <c r="O377" t="s">
+        <v>1511</v>
+      </c>
+      <c r="P377" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q377" t="s">
+        <v>1512</v>
+      </c>
+      <c r="R377">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="378" spans="1:18">
+      <c r="A378" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E378" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F378">
+        <v>1000</v>
+      </c>
+      <c r="G378" s="1">
+        <v>15000</v>
+      </c>
+      <c r="H378">
+        <v>100.0496</v>
+      </c>
+      <c r="I378">
+        <v>15000000</v>
+      </c>
+      <c r="J378" t="s">
+        <v>1517</v>
+      </c>
+      <c r="K378" t="s">
+        <v>1518</v>
+      </c>
+      <c r="L378">
+        <v>15000000</v>
+      </c>
+      <c r="M378" t="s">
+        <v>83</v>
+      </c>
+      <c r="N378" t="s">
+        <v>26</v>
+      </c>
+      <c r="O378" t="s">
+        <v>27</v>
+      </c>
+      <c r="P378" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q378" t="s">
+        <v>1108</v>
+      </c>
+      <c r="R378">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="379" spans="1:18">
+      <c r="A379" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E379" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F379">
+        <v>1000</v>
+      </c>
+      <c r="G379" s="1">
+        <v>12000</v>
+      </c>
+      <c r="H379">
+        <v>100.9741</v>
+      </c>
+      <c r="I379">
+        <v>12000000</v>
+      </c>
+      <c r="J379" t="s">
+        <v>495</v>
+      </c>
+      <c r="K379" t="s">
+        <v>1518</v>
+      </c>
+      <c r="L379">
+        <v>12000000</v>
+      </c>
+      <c r="M379" t="s">
+        <v>83</v>
+      </c>
+      <c r="N379" t="s">
+        <v>26</v>
+      </c>
+      <c r="O379" t="s">
+        <v>27</v>
+      </c>
+      <c r="P379" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q379" t="s">
+        <v>375</v>
+      </c>
+      <c r="R379">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="380" spans="1:18">
+      <c r="A380" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E380" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F380">
+        <v>100</v>
+      </c>
+      <c r="G380" s="1">
+        <v>200000</v>
+      </c>
+      <c r="H380">
+        <v>100.3784</v>
+      </c>
+      <c r="I380">
+        <v>20000000</v>
+      </c>
+      <c r="J380" t="s">
+        <v>1525</v>
+      </c>
+      <c r="K380" t="s">
+        <v>1518</v>
+      </c>
+      <c r="L380">
+        <v>20000000</v>
+      </c>
+      <c r="M380" t="s">
+        <v>25</v>
+      </c>
+      <c r="N380" t="s">
+        <v>26</v>
+      </c>
+      <c r="O380" t="s">
+        <v>1511</v>
+      </c>
+      <c r="P380" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q380" t="s">
+        <v>1526</v>
+      </c>
+      <c r="R380">
+        <v>11.5</v>
+      </c>
+    </row>
+    <row r="381" spans="1:18">
+      <c r="A381" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E381" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F381">
+        <v>1000</v>
+      </c>
+      <c r="G381" s="1">
+        <v>11000</v>
+      </c>
+      <c r="H381">
+        <v>101.0222</v>
+      </c>
+      <c r="I381">
+        <v>11000000</v>
+      </c>
+      <c r="J381" t="s">
+        <v>951</v>
+      </c>
+      <c r="K381" t="s">
+        <v>1518</v>
+      </c>
+      <c r="L381">
+        <v>11000000</v>
+      </c>
+      <c r="M381" t="s">
+        <v>83</v>
+      </c>
+      <c r="N381" t="s">
+        <v>26</v>
+      </c>
+      <c r="O381" t="s">
+        <v>27</v>
+      </c>
+      <c r="P381" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q381" t="s">
+        <v>1529</v>
+      </c>
+      <c r="R381">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="382" spans="1:18">
+      <c r="A382" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E382" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F382">
+        <v>1000</v>
+      </c>
+      <c r="G382" s="1">
+        <v>4000</v>
+      </c>
+      <c r="H382">
+        <v>100.0895</v>
+      </c>
+      <c r="I382">
+        <v>4000000</v>
+      </c>
+      <c r="J382" t="s">
+        <v>169</v>
+      </c>
+      <c r="K382" t="s">
+        <v>1518</v>
+      </c>
+      <c r="L382">
+        <v>4000000</v>
+      </c>
+      <c r="M382" t="s">
+        <v>83</v>
+      </c>
+      <c r="N382" t="s">
+        <v>26</v>
+      </c>
+      <c r="O382" t="s">
+        <v>27</v>
+      </c>
+      <c r="P382" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q382" t="s">
+        <v>1533</v>
+      </c>
+      <c r="R382">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="383" spans="1:18">
+      <c r="A383" t="s">
+        <v>951</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E383" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F383">
+        <v>100</v>
+      </c>
+      <c r="G383" s="1">
+        <v>50000</v>
+      </c>
+      <c r="H383">
+        <v>100.4189</v>
+      </c>
+      <c r="I383">
+        <v>5000000</v>
+      </c>
+      <c r="J383" t="s">
+        <v>72</v>
+      </c>
+      <c r="K383" t="s">
+        <v>1518</v>
+      </c>
+      <c r="L383">
+        <v>5000000</v>
+      </c>
+      <c r="M383" t="s">
+        <v>83</v>
+      </c>
+      <c r="N383" t="s">
+        <v>26</v>
+      </c>
+      <c r="O383" t="s">
+        <v>27</v>
+      </c>
+      <c r="P383" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q383" t="s">
+        <v>1536</v>
+      </c>
+      <c r="R383">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="384" spans="1:18">
+      <c r="A384" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E384" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F384">
+        <v>100</v>
+      </c>
+      <c r="G384" s="1">
+        <v>50000</v>
+      </c>
+      <c r="H384">
+        <v>102.0</v>
+      </c>
+      <c r="I384">
+        <v>5000000</v>
+      </c>
+      <c r="J384" t="s">
+        <v>994</v>
+      </c>
+      <c r="K384" t="s">
+        <v>1541</v>
+      </c>
+      <c r="L384">
+        <v>5000000</v>
+      </c>
+      <c r="M384" t="s">
+        <v>25</v>
+      </c>
+      <c r="N384" t="s">
+        <v>26</v>
+      </c>
+      <c r="O384" t="s">
+        <v>27</v>
+      </c>
+      <c r="P384" t="s">
+        <v>1484</v>
+      </c>
+      <c r="Q384" t="s">
+        <v>1542</v>
+      </c>
+      <c r="R384">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="385" spans="1:18">
+      <c r="A385" t="s">
+        <v>480</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E385" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F385">
+        <v>100</v>
+      </c>
+      <c r="G385" s="1">
+        <v>150000</v>
+      </c>
+      <c r="H385">
+        <v>100.0</v>
+      </c>
+      <c r="I385">
+        <v>15000000</v>
+      </c>
+      <c r="J385" t="s">
+        <v>72</v>
+      </c>
+      <c r="L385">
+        <v>15000000</v>
+      </c>
+      <c r="M385" t="s">
+        <v>25</v>
+      </c>
+      <c r="N385" t="s">
+        <v>26</v>
+      </c>
+      <c r="O385" t="s">
+        <v>27</v>
+      </c>
+      <c r="P385" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q385" t="s">
+        <v>1546</v>
+      </c>
+      <c r="R385">
+        <v>10.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">