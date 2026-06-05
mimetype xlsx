--- v0 (2026-02-03)
+++ v1 (2026-06-05)
@@ -38,51 +38,51 @@
   <si>
     <t>Listinq Tarixi</t>
   </si>
   <si>
     <t>Tiker</t>
   </si>
   <si>
     <t>İSİN kodu</t>
   </si>
   <si>
     <t>Emitentin adı</t>
   </si>
   <si>
     <t>Bazar seqmenti</t>
   </si>
   <si>
     <t>Nominal qiyməti</t>
   </si>
   <si>
     <t>Sayı</t>
   </si>
   <si>
     <t>Son Ticarət Qiyməti</t>
   </si>
   <si>
-    <t>Bazar Həcmi (Nominal)</t>
+    <t>Nominal</t>
   </si>
   <si>
     <t>Son Ticarət Tarix</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Həcm</t>
   </si>
   <si>
     <t>Valyuta</t>
   </si>
   <si>
     <t>Sektor</t>
   </si>
   <si>
     <t>Növ</t>
   </si>
   <si>
     <t>Anderrayter</t>
   </si>
   <si>
     <t>Bitmə müddəti</t>
   </si>
@@ -4830,51 +4830,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R370"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="135.538" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">