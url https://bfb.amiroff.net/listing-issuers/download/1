--- v0 (2026-02-03)
+++ v1 (2026-10-12)
@@ -12,560 +12,605 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Listinq tarixi</t>
   </si>
   <si>
     <t>İSİN kodu</t>
   </si>
   <si>
     <t>Emitentin adı</t>
   </si>
   <si>
     <t>Bazar seqmenti</t>
   </si>
   <si>
     <t>Nominal qiyməti</t>
   </si>
   <si>
     <t>Alış</t>
   </si>
   <si>
     <t>Satış</t>
   </si>
   <si>
     <t>Sayı</t>
   </si>
   <si>
     <t>Son Ticarət Qiyməti</t>
   </si>
   <si>
     <t>Kapitalizasiya</t>
   </si>
   <si>
     <t>Son Ticarət Tarix</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Sektor</t>
   </si>
   <si>
     <t>Anderrayter</t>
   </si>
   <si>
     <t>İstinad qiyməti</t>
   </si>
   <si>
-    <t>10.05.2017</t>
+    <t>24.06.2023</t>
+  </si>
+  <si>
+    <t>AZ1001024251</t>
+  </si>
+  <si>
+    <t>A+CO ASC</t>
+  </si>
+  <si>
+    <t>Standart</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/aco-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>Qeyri-Maliyyə</t>
+  </si>
+  <si>
+    <t>Assist Finance</t>
+  </si>
+  <si>
+    <t>11.12.2025</t>
+  </si>
+  <si>
+    <t>AZ1005008599</t>
+  </si>
+  <si>
+    <t>AFB Bank</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/afb-bank-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>Maliyyə</t>
+  </si>
+  <si>
+    <t>20.08.2025</t>
+  </si>
+  <si>
+    <t>AZ1001026678</t>
+  </si>
+  <si>
+    <t>Alpa ASC</t>
+  </si>
+  <si>
+    <t>23.02.2023</t>
+  </si>
+  <si>
+    <t>AZ1001021828</t>
+  </si>
+  <si>
+    <t>Aqrar İnnovasiya və Təchizat Şirkəti ASC</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/aqrar-innovasiya-ve-techizat-sirketi-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>CPM-İnvest</t>
+  </si>
+  <si>
+    <t>29.03.2015</t>
+  </si>
+  <si>
+    <t>AZ1004004581</t>
+  </si>
+  <si>
+    <t>ABB ASC</t>
+  </si>
+  <si>
+    <t>Əsas</t>
+  </si>
+  <si>
+    <t>02.09.2026</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/azerbaycan-beynelxalq-banki-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>ABB İnvest</t>
+  </si>
+  <si>
+    <t>23.10.2013</t>
+  </si>
+  <si>
+    <t>AZ1005004424</t>
+  </si>
+  <si>
+    <t>Azər Türk Bank ASC</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/azer-turk-bank-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>22.04.2015</t>
+  </si>
+  <si>
+    <t>AZ1001009443</t>
+  </si>
+  <si>
+    <t>Bank BTB ASC</t>
+  </si>
+  <si>
+    <t>15.03.2024</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/bank-btb-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>25.12.2014</t>
+  </si>
+  <si>
+    <t>AZ1004005364</t>
+  </si>
+  <si>
+    <t>Bank of Baku ASC</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/bank-of-baku-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
+  </si>
+  <si>
+    <t>AZ1003002883</t>
+  </si>
+  <si>
+    <t>Bank Respublika ASC</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/bank-respublika-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>05.07.2023</t>
+  </si>
+  <si>
+    <t>AZ1001025407</t>
+  </si>
+  <si>
+    <t>BOA Agency ASC</t>
+  </si>
+  <si>
+    <t>07.10.2024</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/boa-agency-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>Unicapital</t>
+  </si>
+  <si>
+    <t>26.02.2025</t>
+  </si>
+  <si>
+    <t>AZ1001023360</t>
+  </si>
+  <si>
+    <t>BOKT "AZKREDİT” ASC</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/bank-olmayan-kredit-teskilati-azkredit-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>İnvest-Az</t>
+  </si>
+  <si>
+    <t>11.06.2026</t>
+  </si>
+  <si>
+    <t>AZ1002020936</t>
+  </si>
+  <si>
+    <t>BQ ASC</t>
+  </si>
+  <si>
+    <t>22.02.2023</t>
+  </si>
+  <si>
+    <t>AZ1002020365</t>
+  </si>
+  <si>
+    <t>Assist Finance İnvestisiya Şirkəti ASC</t>
+  </si>
+  <si>
+    <t>12.03.2024</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/assist-finance-investisiya-sirketi-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>25.10.2024</t>
+  </si>
+  <si>
+    <t>AZ1001021455</t>
+  </si>
+  <si>
+    <t>Caspian Equipment Company ASC</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/caspian-equipment-company-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>05.01.2023</t>
+  </si>
+  <si>
+    <t>AZ1001023204</t>
+  </si>
+  <si>
+    <t>CPM İnvestisiya Şirkəti ASC</t>
+  </si>
+  <si>
+    <t>27.03.2024</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/cpm-invest-investisiya-sirketi-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>24.10.2024</t>
+  </si>
+  <si>
+    <t>AZ1002022809</t>
+  </si>
+  <si>
+    <t>Diadem ASC</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/diadem-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>07.01.2020</t>
+  </si>
+  <si>
+    <t>AZ1007005403</t>
+  </si>
+  <si>
+    <t>Expressbank ASC</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/expressbank-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>07.06.2024</t>
+  </si>
+  <si>
+    <t>AZ1001025894</t>
+  </si>
+  <si>
+    <t>Express Lombard ASC</t>
+  </si>
+  <si>
+    <t>16.07.2024</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/express-lombard-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>Capital Partners</t>
+  </si>
+  <si>
+    <t>30.10.2024</t>
+  </si>
+  <si>
+    <t>AZ1001025548</t>
+  </si>
+  <si>
+    <t>GEOENGINEERING ASC</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/geoengineering-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>03.05.2023</t>
+  </si>
+  <si>
+    <t>AZ1002020282</t>
+  </si>
+  <si>
+    <t>GL ASC</t>
+  </si>
+  <si>
+    <t>11.05.2023</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/gl-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>CFI FINANCIAL</t>
+  </si>
+  <si>
+    <t>20.09.2024</t>
+  </si>
+  <si>
+    <t>AZ1001020523</t>
+  </si>
+  <si>
+    <t>Hermes Finance ASC</t>
+  </si>
+  <si>
+    <t>19.06.2023</t>
+  </si>
+  <si>
+    <t>AZ1001021026</t>
+  </si>
+  <si>
+    <t>International BOKT ASC</t>
+  </si>
+  <si>
+    <t>11.03.2025</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/bank-olmayan-kredit-teskilati-international-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>PAŞA Kapital</t>
+  </si>
+  <si>
+    <t>04.06.2024</t>
+  </si>
+  <si>
+    <t>AZ1002023237</t>
+  </si>
+  <si>
+    <t>İNTERNATİONAL LEASİNG ASC</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/international-leasing-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>26.01.2024</t>
+  </si>
+  <si>
+    <t>AZ1001024285</t>
+  </si>
+  <si>
+    <t>KONSTROMAT ASC</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/konstromat-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>05.03.2024</t>
+  </si>
+  <si>
+    <t>AZ1001021497</t>
+  </si>
+  <si>
+    <t>Kredit Evi ASC</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/kredit-evi-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>18.09.2024</t>
+  </si>
+  <si>
+    <t>AZ1001022255</t>
+  </si>
+  <si>
+    <t>Kristal Bakı ASC</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/kristal-baki-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>26.02.2024</t>
+  </si>
+  <si>
+    <t>AZ1001025464</t>
+  </si>
+  <si>
+    <t>Legion Financial ASC</t>
+  </si>
+  <si>
+    <t>12.03.2026</t>
+  </si>
+  <si>
+    <t>17.07.2024</t>
+  </si>
+  <si>
+    <t>AZ1001025530</t>
+  </si>
+  <si>
+    <t>Level Leasing ASC</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/level-leasing-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>04.09.2023</t>
+  </si>
+  <si>
+    <t>AZ1002024672</t>
+  </si>
+  <si>
+    <t>Merano ASC</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/merano-baku-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>06.09.2024</t>
+  </si>
+  <si>
+    <t>AZ1001024491</t>
+  </si>
+  <si>
+    <t>Mərmər İnşaat ASC</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/mermer-insaat-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>29.12.2025</t>
+  </si>
+  <si>
+    <t>AZ1001023162</t>
+  </si>
+  <si>
+    <t>MJ Financial Services BOKT</t>
+  </si>
+  <si>
+    <t>Troni</t>
+  </si>
+  <si>
+    <t>18.06.2026</t>
+  </si>
+  <si>
+    <t>AZ1012006628</t>
+  </si>
+  <si>
+    <t>Paşa Bank ASC</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/pasa-bank-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>01.05.2014</t>
+  </si>
+  <si>
+    <t>AZ1002003551</t>
+  </si>
+  <si>
+    <t>Rabitəbank ASC</t>
+  </si>
+  <si>
+    <t>25.05.2018</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/rabite-bank-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>15.05.2015</t>
+  </si>
+  <si>
+    <t>AZ1002005549</t>
+  </si>
+  <si>
+    <t>Turanbank ASC</t>
+  </si>
+  <si>
+    <t>11.02.2022</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/turanbank-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>22.12.2017</t>
+  </si>
+  <si>
+    <t>AZ1003002024</t>
+  </si>
+  <si>
+    <t>Unibank KB ASC</t>
+  </si>
+  <si>
+    <t>29.12.2022</t>
+  </si>
+  <si>
+    <t>https://www.bfb.az/emitent/unibank-kommersiya-banki-aciq-sehmdar-cemiyyeti</t>
+  </si>
+  <si>
+    <t>03.08.2006</t>
   </si>
   <si>
     <t>AZ1001006100</t>
   </si>
   <si>
     <t>Yelo Bank ASC</t>
   </si>
   <si>
-    <t>Standart</t>
+    <t>04.06.2021</t>
   </si>
   <si>
     <t>https://bfb.az/emitent/yelo-bank-aciq-sehmdar-cemiyyeti</t>
   </si>
   <si>
-    <t>Maliyyə</t>
-[...127 lines deleted...]
-  <si>
     <t>19.03.2010</t>
   </si>
   <si>
     <t>AZ1001003453</t>
   </si>
   <si>
-    <t>Zəyəm Texnologiyalar Parkı</t>
-[...311 lines deleted...]
-    <t>https://www.bfb.az/emitent/bank-olmayan-kredit-teskilati-azkredit-aciq-sehmdar-cemiyyeti</t>
+    <t>Zəyəm Texnologiyalar Parkı ASC</t>
+  </si>
+  <si>
+    <t>12.11.2025</t>
+  </si>
+  <si>
+    <t>https://bfb.az/emitent/zeyem-texnologiyalar-parki-asc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -881,72 +926,72 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:O38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="106.117" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="110.83" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
@@ -967,1457 +1012,1451 @@
       </c>
       <c r="M1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" s="1">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2">
-        <v>189000000</v>
+        <v>200000</v>
       </c>
       <c r="I2" s="1">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="J2" s="1">
-        <v>378000000</v>
+        <v>200000</v>
       </c>
       <c r="K2" t="s">
         <v>15</v>
       </c>
       <c r="L2" t="s">
         <v>19</v>
       </c>
       <c r="M2" t="s">
         <v>20</v>
       </c>
       <c r="N2" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" t="s">
         <v>24</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="1">
-        <v>1000</v>
+        <v>1265</v>
       </c>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3">
-        <v>71450</v>
-[...3 lines deleted...]
-      </c>
+        <v>55647</v>
+      </c>
+      <c r="I3" s="1"/>
       <c r="J3" s="1">
-        <v>71450000</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>70393455</v>
       </c>
       <c r="L3" t="s">
         <v>25</v>
       </c>
       <c r="M3" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>1000.0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="1">
-        <v>20.29</v>
+        <v>2500</v>
       </c>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4">
-        <v>4992611</v>
+        <v>82</v>
       </c>
       <c r="I4" s="1">
-        <v>20.29</v>
+        <v>2500.0</v>
       </c>
       <c r="J4" s="1">
-        <v>101300077.19</v>
+        <v>205000</v>
       </c>
       <c r="K4" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>20</v>
       </c>
       <c r="N4" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>20.29</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="1">
-        <v>1082</v>
+        <v>100</v>
       </c>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5">
-        <v>92427</v>
-[...3 lines deleted...]
-      </c>
+        <v>2000</v>
+      </c>
+      <c r="I5" s="1"/>
       <c r="J5" s="1">
-        <v>100006014</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>200000</v>
       </c>
       <c r="L5" t="s">
         <v>33</v>
       </c>
       <c r="M5" t="s">
         <v>20</v>
       </c>
       <c r="N5" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>1082.0</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="E6" s="1">
-        <v>2.72</v>
-[...2 lines deleted...]
-      <c r="G6" s="1"/>
+        <v>0.27</v>
+      </c>
+      <c r="F6" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="G6" s="1">
+        <v>0.31</v>
+      </c>
       <c r="H6">
-        <v>50808968</v>
+        <v>4745449602</v>
       </c>
       <c r="I6" s="1">
-        <v>2.72</v>
+        <v>0.31</v>
       </c>
       <c r="J6" s="1">
-        <v>138200392.96</v>
+        <v>1471089376.62</v>
       </c>
       <c r="K6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="L6" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="M6" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="N6" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="O6">
-        <v>2.72</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D7" t="s">
-        <v>41</v>
-[...9 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="E7" s="1">
+        <v>2.01</v>
+      </c>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1"/>
       <c r="H7">
-        <v>4745449602</v>
-[...3 lines deleted...]
-      </c>
+        <v>50000000</v>
+      </c>
+      <c r="I7" s="1"/>
       <c r="J7" s="1">
-        <v>1423634880.6</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>100500000</v>
       </c>
       <c r="L7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M7" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>0.3</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="1">
-        <v>15.55</v>
+        <v>1000</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8">
-        <v>3400000</v>
+        <v>71450</v>
       </c>
       <c r="I8" s="1">
-        <v>15.55</v>
+        <v>1000.0</v>
       </c>
       <c r="J8" s="1">
-        <v>52870000</v>
+        <v>71450000</v>
       </c>
       <c r="K8" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L8" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M8" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="N8" t="s">
         <v>21</v>
       </c>
-      <c r="O8">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="1">
-        <v>368.69</v>
+        <v>15.55</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9">
-        <v>305256</v>
-[...3 lines deleted...]
-      </c>
+        <v>3400000</v>
+      </c>
+      <c r="I9" s="1"/>
       <c r="J9" s="1">
-        <v>112544834.64</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>52870000</v>
       </c>
       <c r="L9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M9" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="N9" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>368.69</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D10" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="1">
-        <v>3</v>
+        <v>6.65</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10">
-        <v>100000</v>
-[...3 lines deleted...]
-      </c>
+        <v>30188200</v>
+      </c>
+      <c r="I10" s="1"/>
       <c r="J10" s="1">
-        <v>300000</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>200751530</v>
       </c>
       <c r="L10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M10" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>3.0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D11" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="1">
-        <v>2.01</v>
+        <v>1</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11">
-        <v>50000000</v>
+        <v>200000</v>
       </c>
       <c r="I11" s="1">
-        <v>2.01</v>
+        <v>1.0</v>
       </c>
       <c r="J11" s="1">
-        <v>100500000</v>
+        <v>200000</v>
       </c>
       <c r="K11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M11" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="N11" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>2.01</v>
+        <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="1">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12">
-        <v>18305246</v>
+        <v>6000</v>
       </c>
       <c r="I12" s="1">
-        <v>1.0</v>
+        <v>100.0</v>
       </c>
       <c r="J12" s="1">
-        <v>18305246</v>
+        <v>600000</v>
       </c>
       <c r="K12" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="L12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M12" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="N12" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>1.0</v>
+        <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D13" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="1">
-        <v>1000</v>
+        <v>2005</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13">
-        <v>800</v>
+        <v>102</v>
       </c>
       <c r="I13" s="1">
-        <v>1000.0</v>
+        <v>2005.0</v>
       </c>
       <c r="J13" s="1">
-        <v>800000</v>
+        <v>204510</v>
       </c>
       <c r="K13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="M13" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="N13" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" t="s">
         <v>74</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>75</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" t="s">
         <v>18</v>
       </c>
       <c r="E14" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14">
-        <v>2000</v>
+        <v>1143</v>
       </c>
       <c r="I14" s="1">
-        <v>100.0</v>
+        <v>350.0</v>
       </c>
       <c r="J14" s="1">
-        <v>200000</v>
+        <v>400050</v>
       </c>
       <c r="K14" t="s">
+        <v>76</v>
+      </c>
+      <c r="L14" t="s">
         <v>77</v>
       </c>
-      <c r="L14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M14" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="N14" t="s">
         <v>21</v>
       </c>
-      <c r="O14">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" t="s">
         <v>79</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>80</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" s="1">
-        <v>2005</v>
+        <v>1000</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15">
-        <v>127</v>
+        <v>200</v>
       </c>
       <c r="I15" s="1">
-        <v>2005.0</v>
+        <v>1000.0</v>
       </c>
       <c r="J15" s="1">
-        <v>254635</v>
+        <v>200000</v>
       </c>
       <c r="K15" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="L15" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="M15" t="s">
         <v>20</v>
       </c>
       <c r="N15" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>2005.0</v>
+        <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" t="s">
+        <v>83</v>
+      </c>
+      <c r="C16" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D16" t="s">
         <v>18</v>
       </c>
       <c r="E16" s="1">
         <v>1000</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16">
-        <v>10000</v>
+        <v>800</v>
       </c>
       <c r="I16" s="1">
         <v>1000.0</v>
       </c>
       <c r="J16" s="1">
-        <v>10000000</v>
+        <v>800000</v>
       </c>
       <c r="K16" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="L16" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="M16" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="N16" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
+        <v>87</v>
+      </c>
+      <c r="B17" t="s">
+        <v>88</v>
+      </c>
+      <c r="C17" t="s">
         <v>89</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" s="1">
-        <v>1</v>
+        <v>750</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17">
-        <v>200000</v>
+        <v>4134</v>
       </c>
       <c r="I17" s="1">
-        <v>1.0</v>
+        <v>750.0</v>
       </c>
       <c r="J17" s="1">
-        <v>200000</v>
+        <v>3100500</v>
       </c>
       <c r="K17" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="L17" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="M17" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="N17" t="s">
         <v>21</v>
       </c>
-      <c r="O17">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B18" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C18" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D18" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="1">
-        <v>10000</v>
+        <v>368.69</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>305256</v>
+      </c>
+      <c r="I18" s="1"/>
       <c r="J18" s="1">
-        <v>200000</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>112544834.64</v>
       </c>
       <c r="L18" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="M18" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>10000.0</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B19" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C19" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D19" t="s">
         <v>18</v>
       </c>
       <c r="E19" s="1">
-        <v>2.45</v>
+        <v>200</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19">
-        <v>30188200</v>
+        <v>5000</v>
       </c>
       <c r="I19" s="1">
-        <v>2.45</v>
+        <v>200.0</v>
       </c>
       <c r="J19" s="1">
-        <v>73961090</v>
+        <v>1000000</v>
       </c>
       <c r="K19" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="L19" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="M19" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="N19" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>2.45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B20" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C20" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D20" t="s">
         <v>18</v>
       </c>
       <c r="E20" s="1">
-        <v>10</v>
+        <v>10000</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20">
-        <v>20000</v>
+        <v>20</v>
       </c>
       <c r="I20" s="1">
-        <v>10.0</v>
+        <v>10000.0</v>
       </c>
       <c r="J20" s="1">
         <v>200000</v>
       </c>
       <c r="K20" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="L20" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="M20" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="N20" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B21" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C21" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="D21" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="1">
-        <v>20</v>
+        <v>2005</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21">
-        <v>20200</v>
+        <v>127</v>
       </c>
       <c r="I21" s="1">
-        <v>20.0</v>
+        <v>2005.0</v>
       </c>
       <c r="J21" s="1">
-        <v>404000</v>
+        <v>254635</v>
       </c>
       <c r="K21" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="L21" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="M21" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="N21" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>20.0</v>
+        <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B22" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C22" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="D22" t="s">
         <v>18</v>
       </c>
       <c r="E22" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22">
-        <v>39100</v>
+        <v>3000</v>
       </c>
       <c r="I22" s="1">
-        <v>100.0</v>
+        <v>300.0</v>
       </c>
       <c r="J22" s="1">
-        <v>3910000</v>
+        <v>900000</v>
       </c>
       <c r="K22" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="M22" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="N22" t="s">
         <v>21</v>
       </c>
-      <c r="O22">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B23" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C23" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="D23" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="1">
-        <v>350</v>
+        <v>1000</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23">
-        <v>1143</v>
+        <v>10000</v>
       </c>
       <c r="I23" s="1">
-        <v>350.0</v>
+        <v>1000.0</v>
       </c>
       <c r="J23" s="1">
-        <v>400050</v>
+        <v>10000000</v>
       </c>
       <c r="K23" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="L23" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="M23" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="N23" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>350.0</v>
+        <v>119</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B24" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C24" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D24" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="1">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24">
-        <v>200000</v>
+        <v>20000</v>
       </c>
       <c r="I24" s="1">
-        <v>1.0</v>
+        <v>50.0</v>
       </c>
       <c r="J24" s="1">
-        <v>200000</v>
+        <v>1000000</v>
       </c>
       <c r="K24" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="L24" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="M24" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="N24" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>1.0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="B25" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="C25" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="D25" t="s">
         <v>18</v>
       </c>
       <c r="E25" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25">
-        <v>5000</v>
+        <v>20000</v>
       </c>
       <c r="I25" s="1">
-        <v>200.0</v>
+        <v>10.0</v>
       </c>
       <c r="J25" s="1">
-        <v>1000000</v>
+        <v>200000</v>
       </c>
       <c r="K25" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="L25" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="M25" t="s">
         <v>20</v>
       </c>
       <c r="N25" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>200.0</v>
+        <v>69</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B26" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="C26" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="D26" t="s">
         <v>18</v>
       </c>
       <c r="E26" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26">
-        <v>20000</v>
+        <v>20200</v>
       </c>
       <c r="I26" s="1">
-        <v>50.0</v>
+        <v>20.0</v>
       </c>
       <c r="J26" s="1">
-        <v>1000000</v>
+        <v>404000</v>
       </c>
       <c r="K26" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="L26" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="M26" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="N26" t="s">
         <v>21</v>
       </c>
-      <c r="O26">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="B27" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="C27" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="D27" t="s">
         <v>18</v>
       </c>
       <c r="E27" s="1">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27">
-        <v>2100000</v>
+        <v>1000000</v>
       </c>
       <c r="I27" s="1">
-        <v>0.5</v>
+        <v>1.0</v>
       </c>
       <c r="J27" s="1">
-        <v>1050000</v>
+        <v>1000000</v>
       </c>
       <c r="K27" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="L27" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="M27" t="s">
         <v>20</v>
       </c>
       <c r="N27" t="s">
         <v>21</v>
       </c>
-      <c r="O27">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="B28" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="C28" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="D28" t="s">
         <v>18</v>
       </c>
       <c r="E28" s="1">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28">
-        <v>1600</v>
+        <v>41300</v>
       </c>
       <c r="I28" s="1">
-        <v>1000.0</v>
+        <v>100.0</v>
       </c>
       <c r="J28" s="1">
-        <v>1600000</v>
+        <v>4130000</v>
       </c>
       <c r="K28" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="M28" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="N28" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>69</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="B29" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="C29" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="D29" t="s">
         <v>18</v>
       </c>
       <c r="E29" s="1">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29">
-        <v>1000000</v>
+        <v>2100000</v>
       </c>
       <c r="I29" s="1">
-        <v>1.0</v>
+        <v>0.5</v>
       </c>
       <c r="J29" s="1">
-        <v>1000000</v>
+        <v>1050000</v>
       </c>
       <c r="K29" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="L29" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="M29" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="N29" t="s">
         <v>21</v>
       </c>
-      <c r="O29">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B30" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="C30" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="D30" t="s">
         <v>18</v>
       </c>
       <c r="E30" s="1">
-        <v>300</v>
+        <v>10000</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30">
-        <v>3000</v>
+        <v>20</v>
       </c>
       <c r="I30" s="1">
-        <v>300.0</v>
+        <v>10000.0</v>
       </c>
       <c r="J30" s="1">
-        <v>900000</v>
+        <v>200000</v>
       </c>
       <c r="K30" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="L30" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="M30" t="s">
         <v>20</v>
       </c>
       <c r="N30" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>300.0</v>
+        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="B31" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="C31" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="D31" t="s">
         <v>18</v>
       </c>
       <c r="E31" s="1">
-        <v>750</v>
+        <v>1000</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31">
-        <v>4134</v>
+        <v>1600</v>
       </c>
       <c r="I31" s="1">
-        <v>750.0</v>
+        <v>1000.0</v>
       </c>
       <c r="J31" s="1">
-        <v>3100500</v>
+        <v>1600000</v>
       </c>
       <c r="K31" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="L31" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="M31" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="N31" t="s">
         <v>21</v>
       </c>
-      <c r="O31">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="B32" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="C32" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="D32" t="s">
         <v>18</v>
       </c>
       <c r="E32" s="1">
-        <v>1000</v>
+        <v>30001</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32">
-        <v>200</v>
+        <v>170</v>
       </c>
       <c r="I32" s="1">
-        <v>1000.0</v>
+        <v>30001.0</v>
       </c>
       <c r="J32" s="1">
-        <v>200000</v>
+        <v>5100170</v>
       </c>
       <c r="K32" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="M32" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="N32" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>1000.0</v>
+        <v>155</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="B33" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="C33" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="D33" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="E33" s="1">
-        <v>10000</v>
-[...2 lines deleted...]
-      <c r="G33" s="1"/>
+        <v>20</v>
+      </c>
+      <c r="F33" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="G33" s="1">
+        <v>53.11</v>
+      </c>
       <c r="H33">
-        <v>20</v>
+        <v>18658516</v>
       </c>
       <c r="I33" s="1">
-        <v>10000.0</v>
+        <v>53.1</v>
       </c>
       <c r="J33" s="1">
-        <v>200000</v>
+        <v>988901348</v>
       </c>
       <c r="K33" t="s">
-        <v>162</v>
+        <v>39</v>
       </c>
       <c r="L33" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="M33" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="N33" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="O33">
-        <v>10000.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="B34" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="C34" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="D34" t="s">
         <v>18</v>
       </c>
       <c r="E34" s="1">
-        <v>100</v>
+        <v>20.29</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34">
-        <v>6000</v>
-[...3 lines deleted...]
-      </c>
+        <v>4992611</v>
+      </c>
+      <c r="I34" s="1"/>
       <c r="J34" s="1">
-        <v>600000</v>
+        <v>101300077.19</v>
       </c>
       <c r="K34" t="s">
-        <v>114</v>
+        <v>163</v>
       </c>
       <c r="L34" t="s">
+        <v>164</v>
+      </c>
+      <c r="M34" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" t="s">
+        <v>165</v>
+      </c>
+      <c r="B35" t="s">
+        <v>166</v>
+      </c>
+      <c r="C35" t="s">
+        <v>167</v>
+      </c>
+      <c r="D35" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1082</v>
+      </c>
+      <c r="F35" s="1"/>
+      <c r="G35" s="1"/>
+      <c r="H35">
+        <v>92427</v>
+      </c>
+      <c r="I35" s="1"/>
+      <c r="J35" s="1">
+        <v>100006014</v>
+      </c>
+      <c r="K35" t="s">
+        <v>168</v>
+      </c>
+      <c r="L35" t="s">
         <v>169</v>
       </c>
-      <c r="M34" t="s">
+      <c r="M35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" t="s">
+        <v>170</v>
+      </c>
+      <c r="B36" t="s">
+        <v>171</v>
+      </c>
+      <c r="C36" t="s">
+        <v>172</v>
+      </c>
+      <c r="D36" t="s">
+        <v>18</v>
+      </c>
+      <c r="E36" s="1">
+        <v>2.72</v>
+      </c>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1"/>
+      <c r="H36">
+        <v>50808968</v>
+      </c>
+      <c r="I36" s="1"/>
+      <c r="J36" s="1">
+        <v>138200392.96</v>
+      </c>
+      <c r="K36" t="s">
+        <v>173</v>
+      </c>
+      <c r="L36" t="s">
+        <v>174</v>
+      </c>
+      <c r="M36" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" t="s">
+        <v>175</v>
+      </c>
+      <c r="B37" t="s">
+        <v>176</v>
+      </c>
+      <c r="C37" t="s">
+        <v>177</v>
+      </c>
+      <c r="D37" t="s">
+        <v>18</v>
+      </c>
+      <c r="E37" s="1">
+        <v>2</v>
+      </c>
+      <c r="F37" s="1"/>
+      <c r="G37" s="1"/>
+      <c r="H37">
+        <v>189000000</v>
+      </c>
+      <c r="I37" s="1"/>
+      <c r="J37" s="1">
+        <v>378000000</v>
+      </c>
+      <c r="K37" t="s">
+        <v>178</v>
+      </c>
+      <c r="L37" t="s">
+        <v>179</v>
+      </c>
+      <c r="M37" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" t="s">
+        <v>180</v>
+      </c>
+      <c r="B38" t="s">
+        <v>181</v>
+      </c>
+      <c r="C38" t="s">
+        <v>182</v>
+      </c>
+      <c r="D38" t="s">
+        <v>18</v>
+      </c>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+      <c r="F38" s="1"/>
+      <c r="G38" s="1"/>
+      <c r="H38">
+        <v>18305246</v>
+      </c>
+      <c r="I38" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="J38" s="1">
+        <v>18305246</v>
+      </c>
+      <c r="K38" t="s">
+        <v>183</v>
+      </c>
+      <c r="L38" t="s">
+        <v>184</v>
+      </c>
+      <c r="M38" t="s">
         <v>20</v>
       </c>
-      <c r="N34" t="s">
-[...3 lines deleted...]
-        <v>100.0</v>
+      <c r="N38" t="s">
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">